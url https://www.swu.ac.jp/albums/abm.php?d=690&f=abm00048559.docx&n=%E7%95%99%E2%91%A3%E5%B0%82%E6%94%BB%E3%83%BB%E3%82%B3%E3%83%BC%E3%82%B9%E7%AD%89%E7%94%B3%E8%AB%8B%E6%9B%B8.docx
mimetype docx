--- v0 (2026-02-27)
+++ v1 (2026-05-01)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/gif" Extension="gif"/>
-[...14 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml" PartName="/word/webSettings.xml"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="23A7AAA8" w14:textId="77777777" w:rsidR="00914183" w:rsidRPr="009E554B" w:rsidRDefault="000C5BD4" w:rsidP="00BE0329">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E554B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>専攻・コース等申請書</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="9888" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
@@ -117,3423 +118,3861 @@
           <w:tcPr>
             <w:tcW w:w="3509" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55CE9E00" w14:textId="681B20ED" w:rsidR="007D4D54" w:rsidRDefault="00225C4C" w:rsidP="007D4D54">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>外国人留学生</w:t>
             </w:r>
             <w:r w:rsidR="007D4D54">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>入試</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="23DF61EA" w14:textId="77777777" w:rsidR="006A364C" w:rsidRDefault="006A364C"/>
-    <w:p w14:paraId="4BBC26A6" w14:textId="77777777" w:rsidR="00B015EA" w:rsidRPr="009E554B" w:rsidRDefault="00B015EA" w:rsidP="000A17CB">
+    <w:p w14:paraId="7722D730" w14:textId="77777777" w:rsidR="00E07DE8" w:rsidRDefault="008B4C96" w:rsidP="000A17CB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E554B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>■</w:t>
+      </w:r>
+      <w:r w:rsidR="00B015EA" w:rsidRPr="009E554B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>志望する専攻・講座・コースに○を付け、指導希望教員名をご記入ください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BBC26A6" w14:textId="70315DF3" w:rsidR="00B015EA" w:rsidRPr="009E554B" w:rsidRDefault="00E07DE8" w:rsidP="000A17CB">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>■</w:t>
+      </w:r>
+      <w:r w:rsidR="008B4C96">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>プロジェクタ使用</w:t>
+      </w:r>
+      <w:r w:rsidR="002C54B9">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>希望</w:t>
+      </w:r>
+      <w:r w:rsidR="008B4C96">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>者は☑してください。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="426"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="420"/>
+        <w:gridCol w:w="1635"/>
+        <w:gridCol w:w="1348"/>
+        <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1418"/>
-        <w:gridCol w:w="2268"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1276"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00672D7A" w:rsidRPr="00562F7C" w14:paraId="7E8BAFF3" w14:textId="77777777" w:rsidTr="00D54144">
-[...2 lines deleted...]
-            <w:tcW w:w="7230" w:type="dxa"/>
+      <w:tr w:rsidR="00DB443C" w:rsidRPr="000615B7" w14:paraId="7E8BAFF3" w14:textId="452DA5E2" w:rsidTr="00E07DE8">
+        <w:trPr>
+          <w:trHeight w:val="620"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-[...68 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C238394" w14:textId="2EB3F46D" w:rsidR="00DB443C" w:rsidRPr="00562F7C" w:rsidRDefault="00DB443C" w:rsidP="00E07DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07DE8">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>志望専攻・課程・領域・講座・コース</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-[...12 lines deleted...]
-                <w:szCs w:val="12"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="497B6D00" w14:textId="77777777" w:rsidR="00DB443C" w:rsidRPr="002D1897" w:rsidRDefault="00DB443C" w:rsidP="00E07DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D1897">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>○記入欄</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F118799" w14:textId="77777777" w:rsidR="00DB443C" w:rsidRPr="00562F7C" w:rsidRDefault="00DB443C" w:rsidP="00E07DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07DE8">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導希望教員</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F1BB36E" w14:textId="77777777" w:rsidR="00E07DE8" w:rsidRPr="00A2716A" w:rsidRDefault="00E07DE8" w:rsidP="00E07DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2716A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>プロジェクタ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03419A09" w14:textId="74BF5E98" w:rsidR="00DB443C" w:rsidRDefault="00E07DE8" w:rsidP="00E07DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2716A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>使用希望者は✓</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A2716A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>※</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D5B93" w:rsidRPr="00562F7C" w14:paraId="2DD5FBF8" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="008B4C96" w:rsidRPr="00562F7C" w14:paraId="2DD5FBF8" w14:textId="06BEF0F6" w:rsidTr="00E07DE8">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="420" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FEA0665" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
+          <w:p w14:paraId="4FEA0665" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>文</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60043A1D" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
+          <w:p w14:paraId="60043A1D" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>学</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D365A2E" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
+          <w:p w14:paraId="1D365A2E" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>研</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="492E62EA" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
+          <w:p w14:paraId="492E62EA" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>究</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13957A6F" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
+          <w:p w14:paraId="13957A6F" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1635" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6886BC7A" w14:textId="12EBE81F" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="007D5B93">
+          <w:p w14:paraId="6886BC7A" w14:textId="12EBE81F" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="007D5B93">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>文学</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>言語教育</w:t>
             </w:r>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>専攻</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1348" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13F99174" w14:textId="6A0EBF40" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="007D5B93">
+          <w:p w14:paraId="13F99174" w14:textId="6A0EBF40" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="007D5B93">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>博士前期課程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="684DCFA7" w14:textId="54B0114E" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="007D5B93">
+          <w:p w14:paraId="684DCFA7" w14:textId="54B0114E" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="007D5B93">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>日本文学語学領域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C242292" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
-[...13 lines deleted...]
-          <w:p w14:paraId="614EF9E7" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
+          <w:p w14:paraId="0C242292" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="614EF9E7" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="662ECEDB" w14:textId="3DC0B578" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D5B93" w:rsidRPr="00562F7C" w14:paraId="18FA96B6" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="008B4C96" w:rsidRPr="00562F7C" w14:paraId="18FA96B6" w14:textId="2CC28EF4" w:rsidTr="00E07DE8">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="420" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="053025E6" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="053025E6" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="232AA300" w14:textId="1D46C083" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="232AA300" w14:textId="1D46C083" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1348" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35BC048D" w14:textId="214E560F" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="3686" w:type="dxa"/>
+          <w:p w14:paraId="35BC048D" w14:textId="214E560F" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09076EFE" w14:textId="79C5B18A" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="007D5B93">
+          <w:p w14:paraId="09076EFE" w14:textId="79C5B18A" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="007D5B93">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>英米文学語学領域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D39AA9C" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
-[...13 lines deleted...]
-          <w:p w14:paraId="2853268C" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
+          <w:p w14:paraId="7D39AA9C" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2853268C" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EF2E44F" w14:textId="562E6E60" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D5B93" w:rsidRPr="00562F7C" w14:paraId="5968AF64" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="008B4C96" w:rsidRPr="00562F7C" w14:paraId="5968AF64" w14:textId="072D70FC" w:rsidTr="00E07DE8">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="420" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="60749364" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="60749364" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="734743E8" w14:textId="1B0010C8" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="734743E8" w14:textId="1B0010C8" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1348" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="100520A8" w14:textId="45DFCBDA" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="3686" w:type="dxa"/>
+          <w:p w14:paraId="100520A8" w14:textId="45DFCBDA" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FC28CCC" w14:textId="5246F83A" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
+          <w:p w14:paraId="2FC28CCC" w14:textId="5246F83A" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>日本語教育学領域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55A037B0" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
-[...13 lines deleted...]
-          <w:p w14:paraId="7E854302" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
+          <w:p w14:paraId="55A037B0" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E854302" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7554358E" w14:textId="0282A973" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB1456" w:rsidRPr="00562F7C" w14:paraId="6B7D4B08" w14:textId="77777777" w:rsidTr="00693D39">
+      <w:tr w:rsidR="008B4C96" w:rsidRPr="00562F7C" w14:paraId="6B7D4B08" w14:textId="3A9789C3" w:rsidTr="00E07DE8">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="420" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="201D7F59" w14:textId="77777777" w:rsidR="00CB1456" w:rsidRPr="00562F7C" w:rsidRDefault="00CB1456" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="201D7F59" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="26AB4204" w14:textId="77777777" w:rsidR="00CB1456" w:rsidRPr="00562F7C" w:rsidRDefault="00CB1456" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="26AB4204" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1348" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13104E46" w14:textId="77777777" w:rsidR="00CB1456" w:rsidRPr="00562F7C" w:rsidRDefault="00CB1456" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="3686" w:type="dxa"/>
+          <w:p w14:paraId="13104E46" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73979D75" w14:textId="7FAF5F8E" w:rsidR="00CB1456" w:rsidRDefault="00CB1456" w:rsidP="00BA2365">
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          <w:p w14:paraId="73979D75" w14:textId="7FAF5F8E" w:rsidR="008B4C96" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>英語教育学領域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A807D07" w14:textId="77777777" w:rsidR="00CB1456" w:rsidRPr="00562F7C" w:rsidRDefault="00CB1456" w:rsidP="00BA2365">
-[...13 lines deleted...]
-          <w:p w14:paraId="4E494232" w14:textId="77777777" w:rsidR="00CB1456" w:rsidRPr="00562F7C" w:rsidRDefault="00CB1456" w:rsidP="00BA2365">
+          <w:p w14:paraId="1A807D07" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E494232" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="628CDD5F" w14:textId="6D280F26" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00672D7A" w:rsidRPr="00562F7C" w14:paraId="7356574B" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="008B4C96" w:rsidRPr="00562F7C" w14:paraId="7356574B" w14:textId="5115760E" w:rsidTr="00E07DE8">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="420" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="07BA7403" w14:textId="77777777" w:rsidR="00672D7A" w:rsidRPr="00562F7C" w:rsidRDefault="00672D7A" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="07BA7403" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B24DC51" w14:textId="7D948081" w:rsidR="00672D7A" w:rsidRPr="00562F7C" w:rsidRDefault="00672D7A" w:rsidP="00F45D77">
+          <w:p w14:paraId="1B24DC51" w14:textId="7D948081" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00F45D77">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D44F37">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>文学言語学専攻</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1348" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7024D8A1" w14:textId="77777777" w:rsidR="00672D7A" w:rsidRPr="00562F7C" w:rsidRDefault="00672D7A" w:rsidP="00BA2365">
+          <w:p w14:paraId="7024D8A1" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D44F37">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>博士後期課程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50978416" w14:textId="77777777" w:rsidR="00672D7A" w:rsidRPr="00562F7C" w:rsidRDefault="00A67519" w:rsidP="00BA2365">
+          <w:p w14:paraId="50978416" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>日本語日本文学領域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FB31389" w14:textId="77777777" w:rsidR="00672D7A" w:rsidRPr="00562F7C" w:rsidRDefault="00672D7A" w:rsidP="00BA2365">
+          <w:p w14:paraId="5FB31389" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74015CE9" w14:textId="77777777" w:rsidR="00672D7A" w:rsidRPr="00562F7C" w:rsidRDefault="00672D7A" w:rsidP="00BA2365">
+          <w:p w14:paraId="74015CE9" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F5ECA2F" w14:textId="11DDD633" w:rsidR="008B4C96" w:rsidRPr="00E07DE8" w:rsidRDefault="00675E94" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07DE8">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D4D54" w:rsidRPr="00562F7C" w14:paraId="282B54CF" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="008B4C96" w:rsidRPr="00562F7C" w14:paraId="282B54CF" w14:textId="327F3169" w:rsidTr="00E07DE8">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="420" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="525FD3CD" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="525FD3CD" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="414D4D8B" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="414D4D8B" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1348" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4DA4A0D1" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="3686" w:type="dxa"/>
+          <w:p w14:paraId="4DA4A0D1" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FBA4B2A" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
+          <w:p w14:paraId="3FBA4B2A" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>英語英米文学領域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68E270E8" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00270FCE" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
-[...11 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+          <w:p w14:paraId="68E270E8" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00270FCE" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52126EA3" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00270FCE" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="52126EA3" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00270FCE" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="549755CC" w14:textId="518219E4" w:rsidR="008B4C96" w:rsidRPr="00E07DE8" w:rsidRDefault="00675E94" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07DE8">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D4D54" w:rsidRPr="00562F7C" w14:paraId="31ED0908" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="008B4C96" w:rsidRPr="00562F7C" w14:paraId="31ED0908" w14:textId="4CC345FB" w:rsidTr="00E07DE8">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="420" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="21614AC3" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="21614AC3" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2C7DF235" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="2C7DF235" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1348" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="76C1AD26" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1418" w:type="dxa"/>
+          <w:p w14:paraId="76C1AD26" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F1C7918" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
+          <w:p w14:paraId="7F1C7918" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>言語</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>教育学領域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="025E9C50" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
+          <w:p w14:paraId="025E9C50" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>日本語教育講座</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="029F4FA8" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
+          <w:p w14:paraId="029F4FA8" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34BF820D" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
+          <w:p w14:paraId="34BF820D" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A6083F9" w14:textId="79579611" w:rsidR="008B4C96" w:rsidRPr="00E07DE8" w:rsidRDefault="00675E94" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07DE8">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D4D54" w:rsidRPr="00562F7C" w14:paraId="2CB71CE6" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="008B4C96" w:rsidRPr="00562F7C" w14:paraId="2CB71CE6" w14:textId="63B3E6D5" w:rsidTr="00E07DE8">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="420" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6D8041B5" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="6D8041B5" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6C65B9BB" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="6C65B9BB" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1348" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="15933A3D" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
+          <w:p w14:paraId="15933A3D" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C2E0103" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:vMerge/>
-[...16 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BE9BB8A" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
+          <w:p w14:paraId="1BE9BB8A" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>英語教育講座</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70CC62BD" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00F45D77">
+          <w:p w14:paraId="70CC62BD" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00F45D77">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...2 lines deleted...]
-          <w:p w14:paraId="6BF4E30B" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF4E30B" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07AB717E" w14:textId="059D29AC" w:rsidR="008B4C96" w:rsidRPr="00E07DE8" w:rsidRDefault="00675E94" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07DE8">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="54AD1848" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="008B4C96" w:rsidRPr="00562F7C" w14:paraId="54AD1848" w14:textId="572DA8C4" w:rsidTr="00E07DE8">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="420" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07DC7FCC" w14:textId="77777777" w:rsidR="006126EA" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="07DC7FCC" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>生</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="311F593A" w14:textId="77777777" w:rsidR="006126EA" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="311F593A" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>活</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AAECEAE" w14:textId="77777777" w:rsidR="006126EA" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="1AAECEAE" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>機</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F3B9D10" w14:textId="77777777" w:rsidR="006126EA" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="3F3B9D10" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>構</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D053CF6" w14:textId="77777777" w:rsidR="006126EA" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="6D053CF6" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>研</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D009483" w14:textId="77777777" w:rsidR="006126EA" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="7D009483" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>究</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A4E5C34" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="1A4E5C34" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1635" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B33FF0C" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="4B33FF0C" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>生活文化研究専攻</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1348" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC4621" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="24CC4621" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>修士課程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BAB2080" w14:textId="15640AB0" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="4BAB2080" w14:textId="15640AB0" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>年制コース</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F0AB765" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...11 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+          <w:p w14:paraId="7F0AB765" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="592AA948" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="592AA948" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DB057AD" w14:textId="1E9D1A93" w:rsidR="008B4C96" w:rsidRPr="00E07DE8" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="7D0C38A7" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="008B4C96" w:rsidRPr="00562F7C" w14:paraId="7D0C38A7" w14:textId="41202D9D" w:rsidTr="00E07DE8">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="420" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F8955EE" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...11 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="0F8955EE" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22B241C9" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="22B241C9" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1348" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B9289F2" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="3686" w:type="dxa"/>
+          <w:p w14:paraId="2B9289F2" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FC2DF28" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="2FC2DF28" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>年制コース</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...1 lines deleted...]
-          <w:p w14:paraId="61F7DDFE" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="009D444B">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61F7DDFE" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="009D444B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>募集はありません</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A82A87F" w14:textId="33A8635B" w:rsidR="008B4C96" w:rsidRPr="00E07DE8" w:rsidRDefault="008B4C96" w:rsidP="009D444B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00225C4C" w:rsidRPr="00562F7C" w14:paraId="45BE4E18" w14:textId="77777777" w:rsidTr="00225C4C">
+      <w:tr w:rsidR="008B4C96" w:rsidRPr="00562F7C" w14:paraId="45BE4E18" w14:textId="5186B60D" w:rsidTr="00E07DE8">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="420" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="58E667A3" w14:textId="77777777" w:rsidR="00225C4C" w:rsidRPr="00562F7C" w:rsidRDefault="00225C4C" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="58E667A3" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A22B38E" w14:textId="77777777" w:rsidR="00225C4C" w:rsidRPr="00562F7C" w:rsidRDefault="00225C4C" w:rsidP="00BA2365">
+          <w:p w14:paraId="1A22B38E" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>心理学専攻</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1348" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="404F122C" w14:textId="77777777" w:rsidR="00225C4C" w:rsidRPr="00562F7C" w:rsidRDefault="00225C4C" w:rsidP="00BA2365">
+          <w:p w14:paraId="404F122C" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>修士課程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3478F5AE" w14:textId="77777777" w:rsidR="00225C4C" w:rsidRPr="00562F7C" w:rsidRDefault="00225C4C" w:rsidP="00BA2365">
+          <w:p w14:paraId="3478F5AE" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>臨床心理学講座</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...2 lines deleted...]
-          <w:p w14:paraId="099C2183" w14:textId="1A6138F0" w:rsidR="00225C4C" w:rsidRPr="00562F7C" w:rsidRDefault="00225C4C" w:rsidP="00225C4C">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="099C2183" w14:textId="1A6138F0" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00225C4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>募集はありません</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3802E71E" w14:textId="2D8235C7" w:rsidR="008B4C96" w:rsidRPr="00E07DE8" w:rsidRDefault="008B4C96" w:rsidP="00225C4C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="05215AE1" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="008B4C96" w:rsidRPr="00562F7C" w14:paraId="05215AE1" w14:textId="62692DEE" w:rsidTr="00E07DE8">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="420" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="30C6CEB4" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="30C6CEB4" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55F49D04" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="55F49D04" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1348" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24388330" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="3686" w:type="dxa"/>
+          <w:p w14:paraId="24388330" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="270D8F06" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="270D8F06" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>心理学講座</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E3490B3" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...11 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+          <w:p w14:paraId="4E3490B3" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51A013B8" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="51A013B8" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="781400F6" w14:textId="068CEEE3" w:rsidR="008B4C96" w:rsidRPr="00E07DE8" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="19839BB2" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="008B4C96" w:rsidRPr="00562F7C" w14:paraId="19839BB2" w14:textId="3275E716" w:rsidTr="00E07DE8">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="420" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6BA825D4" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...13 lines deleted...]
-          <w:p w14:paraId="2CC029C8" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="6BA825D4" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC029C8" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>福祉社会研究専攻</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="630FA98F" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+            <w:tcW w:w="1348" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="630FA98F" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>修士課程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AE8ACDC" w14:textId="5DA846FF" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+          <w:p w14:paraId="6AE8ACDC" w14:textId="5DA846FF" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B3C72EC" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...11 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+          <w:p w14:paraId="7B3C72EC" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-            </w:tcBorders>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5911C371" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="702F0B6F" w14:textId="3C5E2840" w:rsidR="008B4C96" w:rsidRPr="00E07DE8" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="08EC3D4F" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="008B4C96" w:rsidRPr="00562F7C" w14:paraId="08EC3D4F" w14:textId="57D6965C" w:rsidTr="00E07DE8">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="420" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="68F8C6BD" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...13 lines deleted...]
-          <w:p w14:paraId="2AED4104" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="68F8C6BD" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AED4104" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>人間教育学専攻</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6AE3EFB2" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+            <w:tcW w:w="1348" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE3EFB2" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>修士課程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="456F772D" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+          <w:p w14:paraId="456F772D" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="603BC865" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="603BC865" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7083BCBB" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E533D22" w14:textId="649533E8" w:rsidR="008B4C96" w:rsidRPr="00E07DE8" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="273D8EAE" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="008B4C96" w:rsidRPr="00562F7C" w14:paraId="273D8EAE" w14:textId="3A5D28E7" w:rsidTr="00E07DE8">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="420" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="69F8BE69" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="69F8BE69" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06ADC3A0" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="06ADC3A0" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>環境デザイン研究専攻</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1348" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53367FCE" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="53367FCE" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>修士課程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CD1E1E4" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="6CD1E1E4" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>建築環境系研究コース</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AD3E2C9" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...20 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4AD3E2C9" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DB015B5" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22F700CF" w14:textId="61146D2F" w:rsidR="008B4C96" w:rsidRPr="00E07DE8" w:rsidRDefault="00675E94" w:rsidP="0021461C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07DE8">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="2A845C1E" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="008B4C96" w:rsidRPr="00562F7C" w14:paraId="2A845C1E" w14:textId="78E6C556" w:rsidTr="00E07DE8">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="420" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7F977F73" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="7F977F73" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72016199" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="72016199" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1348" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A0A307B" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="3686" w:type="dxa"/>
+          <w:p w14:paraId="3A0A307B" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33F2A8F0" w14:textId="77777777" w:rsidR="006126EA" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="33F2A8F0" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>プロダクト系研究コース</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F47D93F" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...20 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7F47D93F" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="026652D5" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="482D60AA" w14:textId="34ECC657" w:rsidR="008B4C96" w:rsidRPr="00E07DE8" w:rsidRDefault="00675E94" w:rsidP="0021461C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07DE8">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="2DE1C3B9" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="008B4C96" w:rsidRPr="00562F7C" w14:paraId="2DE1C3B9" w14:textId="0FE22D4E" w:rsidTr="00E07DE8">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="420" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="32CEC138" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="32CEC138" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40D7556A" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="40D7556A" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1348" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FF495B5" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="3686" w:type="dxa"/>
+          <w:p w14:paraId="1FF495B5" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="051FFE33" w14:textId="30716051" w:rsidR="006126EA" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="051FFE33" w14:textId="30716051" w:rsidR="008B4C96" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ファッション系研究コース</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37679BE8" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...11 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+          <w:p w14:paraId="37679BE8" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CD4E1A9" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72F0D11D" w14:textId="61A24A26" w:rsidR="008B4C96" w:rsidRPr="00E07DE8" w:rsidRDefault="00675E94" w:rsidP="0021461C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07DE8">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="478E1FBE" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="008B4C96" w:rsidRPr="00562F7C" w14:paraId="478E1FBE" w14:textId="1B934631" w:rsidTr="00E07DE8">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="420" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="491E53F1" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="491E53F1" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B87262F" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="2B87262F" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1348" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AD0A68C" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="3686" w:type="dxa"/>
+          <w:p w14:paraId="7AD0A68C" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31924205" w14:textId="77777777" w:rsidR="006126EA" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="31924205" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>デザイン企画研究コース</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52FB88B7" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...11 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+          <w:p w14:paraId="52FB88B7" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16B8B896" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BF874A1" w14:textId="74B77A2B" w:rsidR="008B4C96" w:rsidRPr="00E07DE8" w:rsidRDefault="00675E94" w:rsidP="0021461C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07DE8">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="1D7E904D" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="008B4C96" w:rsidRPr="00562F7C" w14:paraId="1D7E904D" w14:textId="059F327D" w:rsidTr="00E07DE8">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="420" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3264A047" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="3264A047" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59659EFB" w14:textId="2F0C5968" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="59659EFB" w14:textId="2F0C5968" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>生活科学研究専攻</w:t>
             </w:r>
-            <w:r w:rsidR="004A2EAB">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1348" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A90DF32" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="2A90DF32" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>修士課程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12CF5D1B" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="12CF5D1B" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>食・栄養コース</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3833836A" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...11 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+          <w:p w14:paraId="3833836A" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-            </w:tcBorders>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B455299" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47608B66" w14:textId="200D9C08" w:rsidR="008B4C96" w:rsidRPr="00E07DE8" w:rsidRDefault="00675E94" w:rsidP="0021461C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07DE8">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="70474D6B" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="00675E94" w:rsidRPr="00562F7C" w14:paraId="70474D6B" w14:textId="5DD0A56A" w:rsidTr="00E07DE8">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="420" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1B728FD9" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="1B728FD9" w14:textId="77777777" w:rsidR="00675E94" w:rsidRPr="00562F7C" w:rsidRDefault="00675E94" w:rsidP="00675E94">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15054250" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="15054250" w14:textId="77777777" w:rsidR="00675E94" w:rsidRPr="00562F7C" w:rsidRDefault="00675E94" w:rsidP="00675E94">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1348" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05CDBFAC" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="3686" w:type="dxa"/>
+          <w:p w14:paraId="05CDBFAC" w14:textId="77777777" w:rsidR="00675E94" w:rsidRPr="00562F7C" w:rsidRDefault="00675E94" w:rsidP="00675E94">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="413EDD56" w14:textId="77777777" w:rsidR="006126EA" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="413EDD56" w14:textId="77777777" w:rsidR="00675E94" w:rsidRDefault="00675E94" w:rsidP="00675E94">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>実践栄養コース</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23BDFA65" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...11 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+          <w:p w14:paraId="23BDFA65" w14:textId="77777777" w:rsidR="00675E94" w:rsidRPr="00562F7C" w:rsidRDefault="00675E94" w:rsidP="00675E94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-            </w:tcBorders>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A3BB97A" w14:textId="77777777" w:rsidR="00675E94" w:rsidRPr="00562F7C" w:rsidRDefault="00675E94" w:rsidP="00675E94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2866B9C9" w14:textId="2ABF75CB" w:rsidR="00675E94" w:rsidRPr="00E07DE8" w:rsidRDefault="00675E94" w:rsidP="00675E94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07DE8">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="72937495" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="00675E94" w:rsidRPr="00562F7C" w14:paraId="72937495" w14:textId="07F22B8A" w:rsidTr="00E07DE8">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="420" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="529FD4F8" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="529FD4F8" w14:textId="77777777" w:rsidR="00675E94" w:rsidRPr="00562F7C" w:rsidRDefault="00675E94" w:rsidP="00675E94">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58BA1D36" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="58BA1D36" w14:textId="77777777" w:rsidR="00675E94" w:rsidRPr="00562F7C" w:rsidRDefault="00675E94" w:rsidP="00675E94">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>生活機構学専攻</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1348" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76FF88C4" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="76FF88C4" w14:textId="77777777" w:rsidR="00675E94" w:rsidRPr="00562F7C" w:rsidRDefault="00675E94" w:rsidP="00675E94">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>博士後期課程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="442EB379" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="442EB379" w14:textId="77777777" w:rsidR="00675E94" w:rsidRPr="00562F7C" w:rsidRDefault="00675E94" w:rsidP="00675E94">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>生活文化研究領域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EA814EE" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...20 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4EA814EE" w14:textId="77777777" w:rsidR="00675E94" w:rsidRPr="00562F7C" w:rsidRDefault="00675E94" w:rsidP="00675E94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2137BE7D" w14:textId="77777777" w:rsidR="00675E94" w:rsidRPr="00562F7C" w:rsidRDefault="00675E94" w:rsidP="00675E94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="707D069A" w14:textId="0E16A758" w:rsidR="00675E94" w:rsidRPr="00E07DE8" w:rsidRDefault="00675E94" w:rsidP="00675E94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07DE8">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="7228A325" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="008B4C96" w:rsidRPr="00562F7C" w14:paraId="7228A325" w14:textId="07732800" w:rsidTr="00E07DE8">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="420" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1DEC7AA8" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="1DEC7AA8" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="142A42B2" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="142A42B2" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1348" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="344D5AF7" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="3686" w:type="dxa"/>
+          <w:p w14:paraId="344D5AF7" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16A78755" w14:textId="77777777" w:rsidR="006126EA" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="16A78755" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>人間社会研究領域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33FF73F0" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...20 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="33FF73F0" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A0F9088" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67D24AC2" w14:textId="5122DBE5" w:rsidR="008B4C96" w:rsidRPr="00E07DE8" w:rsidRDefault="00675E94" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07DE8">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="41AAC7F3" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="008B4C96" w:rsidRPr="00562F7C" w14:paraId="41AAC7F3" w14:textId="098AEE9D" w:rsidTr="00E07DE8">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="420" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1C07B84E" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="1C07B84E" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F365788" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="6F365788" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1348" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12C8FC63" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="3686" w:type="dxa"/>
+          <w:p w14:paraId="12C8FC63" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43871EBB" w14:textId="77777777" w:rsidR="006126EA" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="43871EBB" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>生活科学研究領域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31B2D1B0" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...20 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="31B2D1B0" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34231A0A" w14:textId="77777777" w:rsidR="008B4C96" w:rsidRPr="00562F7C" w:rsidRDefault="008B4C96" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31F0B35C" w14:textId="0793D449" w:rsidR="008B4C96" w:rsidRPr="00E07DE8" w:rsidRDefault="00675E94" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07DE8">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E8DE0BF" w14:textId="77777777" w:rsidR="009E554B" w:rsidRDefault="009E554B" w:rsidP="009E554B">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4125A306" w14:textId="75413C14" w:rsidR="00AD3D06" w:rsidRPr="002C54B9" w:rsidRDefault="00E07DE8">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>※</w:t>
+      </w:r>
+      <w:r w:rsidR="002C54B9">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>注意：プロジェクタ使用希望者は</w:t>
+      </w:r>
+      <w:r w:rsidR="002C54B9">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>PC</w:t>
+      </w:r>
+      <w:r w:rsidR="002C54B9">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>と対応するケーブルをご持参ください。次頁も必ず読んでください。</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6884E5C3" w14:textId="351700FE" w:rsidR="009E554B" w:rsidRPr="007C43AA" w:rsidRDefault="009E554B" w:rsidP="009E554B">
-[...199 lines deleted...]
-    <w:p w14:paraId="5BEBFC6A" w14:textId="717252B2" w:rsidR="00166947" w:rsidRPr="00F626F0" w:rsidRDefault="009E554B" w:rsidP="00EA3A95">
+    <w:p w14:paraId="46A822D5" w14:textId="77777777" w:rsidR="002C54B9" w:rsidRDefault="002C54B9"/>
+    <w:p w14:paraId="5BEBFC6A" w14:textId="3B4D0F69" w:rsidR="00166947" w:rsidRPr="00F626F0" w:rsidRDefault="008B4C96" w:rsidP="00EA3A95">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>②</w:t>
+        <w:t>■</w:t>
       </w:r>
       <w:r w:rsidR="00856BFF" w:rsidRPr="00D071F4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>７月期受験者のみ</w:t>
       </w:r>
       <w:r w:rsidR="00D071F4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>、ご回答ください。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5362"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="2401"/>
       </w:tblGrid>
       <w:tr w:rsidR="00856BFF" w14:paraId="54B88F59" w14:textId="77777777" w:rsidTr="00B20164">
         <w:trPr>
           <w:trHeight w:val="436"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5362" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="073F432E" w14:textId="77777777" w:rsidR="00F626F0" w:rsidRPr="009B14FE" w:rsidRDefault="00856BFF" w:rsidP="00F626F0">
+          <w:p w14:paraId="073F432E" w14:textId="1C1D8605" w:rsidR="00F626F0" w:rsidRPr="009B14FE" w:rsidRDefault="00856BFF" w:rsidP="00F626F0">
             <w:pPr>
               <w:ind w:leftChars="16" w:left="34"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>後期入学を希望</w:t>
+            </w:r>
+            <w:r w:rsidR="00E07DE8">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>しますか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2100F8EE" w14:textId="77777777" w:rsidR="00856BFF" w:rsidRDefault="00856BFF" w:rsidP="00A749E3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>する</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4205,60 +4644,60 @@
         <w:t>の貸出はしません。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00370611" w14:textId="77777777" w:rsidR="00555DA5" w:rsidRPr="00555DA5" w:rsidRDefault="00555DA5" w:rsidP="006D700B">
       <w:pPr>
         <w:ind w:firstLineChars="177" w:firstLine="283"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00555DA5" w:rsidRPr="00555DA5" w:rsidSect="00D33A40">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="680" w:right="1134" w:bottom="851" w:left="1134" w:header="567" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="291"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D211699" w14:textId="77777777" w:rsidR="00827AE4" w:rsidRDefault="00827AE4" w:rsidP="006E0434">
+    <w:p w14:paraId="3F4F2E4B" w14:textId="77777777" w:rsidR="00F0483B" w:rsidRDefault="00F0483B" w:rsidP="006E0434">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="303FCAFB" w14:textId="77777777" w:rsidR="00827AE4" w:rsidRDefault="00827AE4" w:rsidP="006E0434">
+    <w:p w14:paraId="022D98BD" w14:textId="77777777" w:rsidR="00F0483B" w:rsidRDefault="00F0483B" w:rsidP="006E0434">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -4273,70 +4712,70 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
     <w:altName w:val="Noto Sans"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="181A2F18" w14:textId="77777777" w:rsidR="00827AE4" w:rsidRDefault="00827AE4" w:rsidP="006E0434">
+    <w:p w14:paraId="39E0FABC" w14:textId="77777777" w:rsidR="00F0483B" w:rsidRDefault="00F0483B" w:rsidP="006E0434">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F419F0D" w14:textId="77777777" w:rsidR="00827AE4" w:rsidRDefault="00827AE4" w:rsidP="006E0434">
+    <w:p w14:paraId="1F4D3150" w14:textId="77777777" w:rsidR="00F0483B" w:rsidRDefault="00F0483B" w:rsidP="006E0434">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2847C3BE" w14:textId="5B1D2288" w:rsidR="00A749E3" w:rsidRPr="000F3D86" w:rsidRDefault="00A749E3" w:rsidP="00C80B25">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000F3D86">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>提出書類－</w:t>
     </w:r>
     <w:r w:rsidR="00225C4C">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>留</w:t>
@@ -4348,243 +4787,282 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>④</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="642D29EF" w14:textId="77777777" w:rsidR="00A749E3" w:rsidRDefault="00A749E3">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="291"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="118785">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E0434"/>
     <w:rsid w:val="000102E9"/>
     <w:rsid w:val="000436F4"/>
     <w:rsid w:val="00052A19"/>
+    <w:rsid w:val="000615B7"/>
     <w:rsid w:val="00072F44"/>
+    <w:rsid w:val="000746CA"/>
     <w:rsid w:val="000A17CB"/>
     <w:rsid w:val="000A5C4D"/>
     <w:rsid w:val="000B303C"/>
     <w:rsid w:val="000C5BD4"/>
     <w:rsid w:val="000D0647"/>
     <w:rsid w:val="000D631F"/>
     <w:rsid w:val="000E5578"/>
     <w:rsid w:val="000F3D86"/>
     <w:rsid w:val="00112EF3"/>
     <w:rsid w:val="00126948"/>
+    <w:rsid w:val="00136C00"/>
+    <w:rsid w:val="00152FC9"/>
     <w:rsid w:val="001646B3"/>
     <w:rsid w:val="00166947"/>
+    <w:rsid w:val="0017496E"/>
     <w:rsid w:val="001A033C"/>
     <w:rsid w:val="001A7F08"/>
     <w:rsid w:val="001B2447"/>
     <w:rsid w:val="001E77FE"/>
     <w:rsid w:val="001F0279"/>
+    <w:rsid w:val="0021461C"/>
     <w:rsid w:val="00225C4C"/>
     <w:rsid w:val="002313F1"/>
+    <w:rsid w:val="00256975"/>
     <w:rsid w:val="00266F83"/>
     <w:rsid w:val="00270FCE"/>
+    <w:rsid w:val="002C54B9"/>
     <w:rsid w:val="002C6E7E"/>
+    <w:rsid w:val="002D1897"/>
+    <w:rsid w:val="003063AC"/>
     <w:rsid w:val="00306406"/>
     <w:rsid w:val="00317422"/>
     <w:rsid w:val="00323869"/>
     <w:rsid w:val="00366FFC"/>
     <w:rsid w:val="003719F2"/>
     <w:rsid w:val="00376129"/>
     <w:rsid w:val="00395B89"/>
     <w:rsid w:val="003A13F1"/>
+    <w:rsid w:val="003B73D8"/>
     <w:rsid w:val="003F153A"/>
+    <w:rsid w:val="00400EF9"/>
     <w:rsid w:val="00403B68"/>
     <w:rsid w:val="00420011"/>
+    <w:rsid w:val="0042060C"/>
     <w:rsid w:val="004241CB"/>
     <w:rsid w:val="00433583"/>
     <w:rsid w:val="00446946"/>
     <w:rsid w:val="00495728"/>
     <w:rsid w:val="00497E6F"/>
     <w:rsid w:val="004A0CE5"/>
     <w:rsid w:val="004A2EAB"/>
+    <w:rsid w:val="004B2870"/>
     <w:rsid w:val="004B378E"/>
     <w:rsid w:val="004E434F"/>
+    <w:rsid w:val="005319E2"/>
     <w:rsid w:val="00555DA5"/>
     <w:rsid w:val="00583A96"/>
     <w:rsid w:val="005A13AE"/>
     <w:rsid w:val="005A720A"/>
     <w:rsid w:val="005D6A66"/>
     <w:rsid w:val="006126EA"/>
     <w:rsid w:val="00614004"/>
     <w:rsid w:val="00672D7A"/>
+    <w:rsid w:val="00675E94"/>
     <w:rsid w:val="006A364C"/>
+    <w:rsid w:val="006A6D96"/>
     <w:rsid w:val="006B33B8"/>
     <w:rsid w:val="006B3D43"/>
     <w:rsid w:val="006D1A7F"/>
     <w:rsid w:val="006D437D"/>
     <w:rsid w:val="006D667E"/>
     <w:rsid w:val="006D700B"/>
     <w:rsid w:val="006E0434"/>
+    <w:rsid w:val="007062A3"/>
     <w:rsid w:val="00713776"/>
     <w:rsid w:val="0072442D"/>
     <w:rsid w:val="007311D0"/>
+    <w:rsid w:val="00742EEA"/>
+    <w:rsid w:val="00763BF0"/>
     <w:rsid w:val="00767A53"/>
     <w:rsid w:val="00773E44"/>
     <w:rsid w:val="007D4D54"/>
     <w:rsid w:val="007D5B93"/>
     <w:rsid w:val="007E60DA"/>
     <w:rsid w:val="007F45AA"/>
+    <w:rsid w:val="008137E8"/>
     <w:rsid w:val="00827AE4"/>
     <w:rsid w:val="00835EDE"/>
     <w:rsid w:val="00856BFF"/>
     <w:rsid w:val="008847FB"/>
     <w:rsid w:val="008875D6"/>
     <w:rsid w:val="008A1D59"/>
+    <w:rsid w:val="008B4C96"/>
     <w:rsid w:val="008C4D70"/>
     <w:rsid w:val="008E4619"/>
     <w:rsid w:val="008F09A3"/>
     <w:rsid w:val="009012E1"/>
     <w:rsid w:val="00914183"/>
     <w:rsid w:val="009274D9"/>
     <w:rsid w:val="009614FD"/>
     <w:rsid w:val="0098022F"/>
     <w:rsid w:val="009930C6"/>
     <w:rsid w:val="009B14FE"/>
     <w:rsid w:val="009C01FF"/>
     <w:rsid w:val="009D29DA"/>
     <w:rsid w:val="009D444B"/>
     <w:rsid w:val="009E554B"/>
     <w:rsid w:val="009F3C64"/>
     <w:rsid w:val="009F4B06"/>
     <w:rsid w:val="00A16A1E"/>
     <w:rsid w:val="00A25037"/>
     <w:rsid w:val="00A3438A"/>
     <w:rsid w:val="00A411D9"/>
     <w:rsid w:val="00A50DA0"/>
     <w:rsid w:val="00A55B5B"/>
     <w:rsid w:val="00A67519"/>
     <w:rsid w:val="00A749E3"/>
     <w:rsid w:val="00A74E80"/>
+    <w:rsid w:val="00A94E3D"/>
+    <w:rsid w:val="00AB2D3E"/>
     <w:rsid w:val="00AC661E"/>
     <w:rsid w:val="00AD3D06"/>
     <w:rsid w:val="00B015EA"/>
+    <w:rsid w:val="00B076C5"/>
     <w:rsid w:val="00B20164"/>
+    <w:rsid w:val="00B27677"/>
+    <w:rsid w:val="00B35E48"/>
     <w:rsid w:val="00B4305F"/>
     <w:rsid w:val="00B44633"/>
     <w:rsid w:val="00B760ED"/>
     <w:rsid w:val="00B81F14"/>
     <w:rsid w:val="00BB7488"/>
     <w:rsid w:val="00BD5939"/>
     <w:rsid w:val="00BD7F36"/>
     <w:rsid w:val="00BE0329"/>
     <w:rsid w:val="00C0717B"/>
     <w:rsid w:val="00C2342A"/>
     <w:rsid w:val="00C32C8F"/>
     <w:rsid w:val="00C44568"/>
     <w:rsid w:val="00C46AC4"/>
     <w:rsid w:val="00C742CD"/>
     <w:rsid w:val="00C80B25"/>
     <w:rsid w:val="00C962FD"/>
     <w:rsid w:val="00CB1456"/>
     <w:rsid w:val="00CD4A81"/>
     <w:rsid w:val="00CF57EA"/>
+    <w:rsid w:val="00D02C41"/>
     <w:rsid w:val="00D071F4"/>
     <w:rsid w:val="00D15860"/>
     <w:rsid w:val="00D33A40"/>
+    <w:rsid w:val="00D4734E"/>
     <w:rsid w:val="00D54144"/>
     <w:rsid w:val="00D66EF6"/>
     <w:rsid w:val="00DB42F1"/>
+    <w:rsid w:val="00DB443C"/>
+    <w:rsid w:val="00DE1008"/>
     <w:rsid w:val="00DF4973"/>
+    <w:rsid w:val="00E07DE8"/>
     <w:rsid w:val="00E35978"/>
     <w:rsid w:val="00E43DD4"/>
     <w:rsid w:val="00E46A00"/>
     <w:rsid w:val="00E77E83"/>
     <w:rsid w:val="00E961A0"/>
     <w:rsid w:val="00EA3A95"/>
+    <w:rsid w:val="00ED7CF4"/>
+    <w:rsid w:val="00F0483B"/>
     <w:rsid w:val="00F10B11"/>
     <w:rsid w:val="00F1340D"/>
     <w:rsid w:val="00F45D77"/>
+    <w:rsid w:val="00F52D44"/>
+    <w:rsid w:val="00F564E7"/>
     <w:rsid w:val="00F626F0"/>
+    <w:rsid w:val="00F6337C"/>
+    <w:rsid w:val="00F96AED"/>
     <w:rsid w:val="00FA1328"/>
+    <w:rsid w:val="00FA1965"/>
     <w:rsid w:val="00FC2E9F"/>
     <w:rsid w:val="00FE1D7F"/>
     <w:rsid w:val="00FF08F4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="118785">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7DCC3E7D"/>
   <w15:docId w15:val="{3DFFAD70-A502-4E96-A9D3-671BAC3A4133}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -5076,51 +5554,52 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00583A96"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../customXml/item1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId10" Target="fontTable.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable"/><Relationship Id="rId11" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="settings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings"/><Relationship Id="rId4" Target="webSettings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings"/><Relationship Id="rId5" Target="footnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes"/><Relationship Id="rId6" Target="endnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes"/><Relationship Id="rId7" Target="media/image1.gif" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="header1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5362,87 +5841,88 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68D4D248-ACD2-4FE3-8C61-DF41FDE586EC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>164</Words>
-  <Characters>941</Characters>
+  <Words>165</Words>
+  <Characters>946</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>留④専攻・コース等申請書.docx</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company> </Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1103</CharactersWithSpaces>
+  <CharactersWithSpaces>1109</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>留④専攻・コース等申請書.docx</dc:title>
   <dc:creator>aoyagi</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:revision></cp:revision>
-  <dc:title>留④専攻・コース等申請書.docx</dc:title>
 </cp:coreProperties>
 </file>