--- v0 (2026-02-21)
+++ v1 (2026-05-10)
@@ -1,52 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/gif" Extension="gif"/>
-[...14 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml" PartName="/word/webSettings.xml"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="365C451F" w14:textId="77777777" w:rsidR="00DD53C6" w:rsidRPr="00656678" w:rsidRDefault="00DD53C6" w:rsidP="00DD53C6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00656678">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>専攻・コース等申請書</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="9888" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
@@ -62,51 +64,51 @@
         <w:trPr>
           <w:trHeight w:val="532"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="724AB097" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRDefault="007D4D54" w:rsidP="008F09A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>氏　名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3388" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36658E96" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRDefault="007D4D54" w:rsidP="00403B68">
+          <w:p w14:paraId="36658E96" w14:textId="6469F630" w:rsidR="007D4D54" w:rsidRDefault="007D4D54" w:rsidP="00403B68">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="711BE289" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRDefault="007D4D54" w:rsidP="007D4D54">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>入試</w:t>
             </w:r>
             <w:r w:rsidR="00EA3A95">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>種類</w:t>
@@ -117,3517 +119,4053 @@
           <w:tcPr>
             <w:tcW w:w="3509" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55CE9E00" w14:textId="3A651A70" w:rsidR="007D4D54" w:rsidRDefault="00AD2FF2" w:rsidP="007D4D54">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>社会人</w:t>
             </w:r>
             <w:r w:rsidR="007D4D54">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>入試</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="23DF61EA" w14:textId="77777777" w:rsidR="006A364C" w:rsidRDefault="006A364C"/>
-    <w:p w14:paraId="4BBC26A6" w14:textId="3319593B" w:rsidR="00B015EA" w:rsidRDefault="00DD53C6" w:rsidP="000A17CB">
+    <w:p w14:paraId="6B3FF02B" w14:textId="77777777" w:rsidR="00534EC5" w:rsidRDefault="00753FEA" w:rsidP="000A17CB">
       <w:pPr>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00656678">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>■</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD53C6" w:rsidRPr="00656678">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>志望する専攻・講座・コースに○を付け、指導希望教員名をご記入ください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BBC26A6" w14:textId="72320E01" w:rsidR="00B015EA" w:rsidRPr="00753FEA" w:rsidRDefault="00534EC5" w:rsidP="000A17CB">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>■</w:t>
+      </w:r>
+      <w:r w:rsidR="00753FEA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>プロジェクタ使用</w:t>
+      </w:r>
+      <w:r w:rsidR="00E66664">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>希望</w:t>
+      </w:r>
+      <w:r w:rsidR="00753FEA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>者は☑してください。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
-        <w:tblW w:w="9923" w:type="dxa"/>
+        <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="426"/>
-        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="421"/>
+        <w:gridCol w:w="1848"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1418"/>
-        <w:gridCol w:w="2126"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="782"/>
+        <w:gridCol w:w="1486"/>
+        <w:gridCol w:w="1276"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00672D7A" w:rsidRPr="00562F7C" w14:paraId="7E8BAFF3" w14:textId="77777777" w:rsidTr="00D54144">
-[...2 lines deleted...]
-            <w:tcW w:w="7230" w:type="dxa"/>
+      <w:tr w:rsidR="009B2D95" w:rsidRPr="00562F7C" w14:paraId="7E8BAFF3" w14:textId="6857A135" w:rsidTr="00534EC5">
+        <w:trPr>
+          <w:trHeight w:val="481"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-[...68 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C238394" w14:textId="2EB3F46D" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00534EC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00534EC5">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>志望専攻・課程・領域・講座・コース</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-          <w:p w14:paraId="497B6D00" w14:textId="77777777" w:rsidR="00672D7A" w:rsidRPr="00562F7C" w:rsidRDefault="00672D7A" w:rsidP="00BA2365">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="497B6D00" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00534EC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006126EA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>○記入欄</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1486" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F118799" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00534EC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00534EC5">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導希望教員</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE58079" w14:textId="77777777" w:rsidR="00534EC5" w:rsidRPr="00A2716A" w:rsidRDefault="00534EC5" w:rsidP="00534EC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2716A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>プロジェクタ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A8EFD92" w14:textId="627E79B2" w:rsidR="009B2D95" w:rsidRDefault="00534EC5" w:rsidP="00534EC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2716A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>使用希望者は✓</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A2716A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>※</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w14:paraId="3AACAD1F" w14:textId="77777777" w:rsidTr="0047219C">
+      <w:tr w:rsidR="009B2D95" w:rsidRPr="00562F7C" w14:paraId="2DD5FBF8" w14:textId="092EC07F" w:rsidTr="007B7378">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FEA0665" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00562F7C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>文</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60043A1D" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00562F7C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>学</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D365A2E" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00562F7C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>研</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="492E62EA" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00562F7C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>究</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13957A6F" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00562F7C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>科</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6886BC7A" w14:textId="12EBE81F" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="007D5B93">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00562F7C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>文学</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>言語教育</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00562F7C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>専攻</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13F99174" w14:textId="6A0EBF40" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="007D5B93">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00562F7C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>博士前期課程</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="684DCFA7" w14:textId="54B0114E" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="007D5B93">
+            <w:pPr>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>福祉社会・経営研究科</w:t>
-[...70 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+              <w:t>日本文学語学領域</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="782" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="6ACC4CD6" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          </w:tcPr>
+          <w:p w14:paraId="0C242292" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1486" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="614EF9E7" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BD40CE4" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D5B93" w:rsidRPr="00562F7C" w14:paraId="2DD5FBF8" w14:textId="77777777" w:rsidTr="0047219C">
+      <w:tr w:rsidR="009B2D95" w:rsidRPr="00562F7C" w14:paraId="18FA96B6" w14:textId="267A4C57" w:rsidTr="007B7378">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
-[...109 lines deleted...]
-            </w:r>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="053025E6" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="232AA300" w14:textId="1D46C083" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35BC048D" w14:textId="214E560F" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09076EFE" w14:textId="79C5B18A" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="007D5B93">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>言語教育</w:t>
-[...62 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+              <w:t>英米文学語学領域</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="782" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C242292" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
-[...13 lines deleted...]
-          <w:p w14:paraId="614EF9E7" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
+          <w:p w14:paraId="7D39AA9C" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1486" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2853268C" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2564F5A9" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D5B93" w:rsidRPr="00562F7C" w14:paraId="18FA96B6" w14:textId="77777777" w:rsidTr="0047219C">
+      <w:tr w:rsidR="009B2D95" w:rsidRPr="00562F7C" w14:paraId="5968AF64" w14:textId="7A2BE5B4" w:rsidTr="007B7378">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="053025E6" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="60749364" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="232AA300" w14:textId="1D46C083" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
+          <w:p w14:paraId="734743E8" w14:textId="1B0010C8" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35BC048D" w14:textId="214E560F" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="100520A8" w14:textId="45DFCBDA" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC28CCC" w14:textId="5246F83A" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>英米文学語学領域</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+              <w:t>日本語教育学領域</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="782" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D39AA9C" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
-[...13 lines deleted...]
-          <w:p w14:paraId="2853268C" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
+          <w:p w14:paraId="55A037B0" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1486" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E854302" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D3E653A" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D5B93" w:rsidRPr="00562F7C" w14:paraId="5968AF64" w14:textId="77777777" w:rsidTr="0047219C">
+      <w:tr w:rsidR="009B2D95" w:rsidRPr="00562F7C" w14:paraId="6B7D4B08" w14:textId="14555B5B" w:rsidTr="007B7378">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="60749364" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="201D7F59" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="734743E8" w14:textId="1B0010C8" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
+          </w:tcPr>
+          <w:p w14:paraId="26AB4204" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="100520A8" w14:textId="45DFCBDA" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="13104E46" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FC28CCC" w14:textId="5246F83A" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
+          <w:p w14:paraId="73979D75" w14:textId="3C9B460A" w:rsidR="009B2D95" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>日本語教育学領域</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+              <w:t>英語教育学領域</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="782" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55A037B0" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
-[...13 lines deleted...]
-          <w:p w14:paraId="7E854302" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
+          <w:p w14:paraId="1A807D07" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E494232" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35BF8ECF" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A16C5" w:rsidRPr="00562F7C" w14:paraId="6B7D4B08" w14:textId="77777777" w:rsidTr="00C437AB">
+      <w:tr w:rsidR="009B2D95" w:rsidRPr="00562F7C" w14:paraId="7356574B" w14:textId="3C62392D" w:rsidTr="00A8048C">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="201D7F59" w14:textId="77777777" w:rsidR="009A16C5" w:rsidRPr="00562F7C" w:rsidRDefault="009A16C5" w:rsidP="00BA2365">
-[...19 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="07BA7403" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B24DC51" w14:textId="7D948081" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00F45D77">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D44F37">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>文学言語学専攻</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:vMerge/>
-[...13 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7024D8A1" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D44F37">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>博士後期課程</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73979D75" w14:textId="3C9B460A" w:rsidR="009A16C5" w:rsidRDefault="009A16C5" w:rsidP="00BA2365">
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          <w:p w14:paraId="50978416" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>英語教育学領域</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+              <w:t>日本語日本文学領域</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="782" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...22 lines deleted...]
-            </w:pPr>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FB31389" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74015CE9" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tl2br w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DB3D98D" w14:textId="2171BEED" w:rsidR="009B2D95" w:rsidRPr="00534EC5" w:rsidRDefault="007B7378" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00534EC5">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00672D7A" w:rsidRPr="00562F7C" w14:paraId="7356574B" w14:textId="77777777" w:rsidTr="0047219C">
+      <w:tr w:rsidR="009B2D95" w:rsidRPr="00562F7C" w14:paraId="282B54CF" w14:textId="4E47E863" w:rsidTr="00A8048C">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="07BA7403" w14:textId="77777777" w:rsidR="00672D7A" w:rsidRPr="00562F7C" w:rsidRDefault="00672D7A" w:rsidP="00BA2365">
-[...31 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="525FD3CD" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="414D4D8B" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA4A0D1" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50978416" w14:textId="77777777" w:rsidR="00672D7A" w:rsidRPr="00562F7C" w:rsidRDefault="00A67519" w:rsidP="00BA2365">
+          <w:p w14:paraId="3FBA4B2A" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>日本語日本文学領域</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+              <w:t>英語英米文学領域</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="782" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...14 lines deleted...]
-            <w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E270E8" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00270FCE" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52126EA3" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00270FCE" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tl2br w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C59C970" w14:textId="78349A0C" w:rsidR="009B2D95" w:rsidRPr="00534EC5" w:rsidRDefault="00A8048C" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00534EC5">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D4D54" w:rsidRPr="00562F7C" w14:paraId="282B54CF" w14:textId="77777777" w:rsidTr="0047219C">
+      <w:tr w:rsidR="007B7378" w:rsidRPr="00562F7C" w14:paraId="31ED0908" w14:textId="33FFF65F" w:rsidTr="00A8048C">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="525FD3CD" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="21614AC3" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="414D4D8B" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
+          <w:p w14:paraId="2C7DF235" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4DA4A0D1" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
-[...111 lines deleted...]
-          <w:p w14:paraId="76C1AD26" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
+          <w:p w14:paraId="76C1AD26" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F1C7918" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
+          <w:p w14:paraId="7F1C7918" w14:textId="77777777" w:rsidR="007B7378" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>言語</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>教育学領域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="025E9C50" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
+          <w:p w14:paraId="025E9C50" w14:textId="77777777" w:rsidR="007B7378" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>日本語教育講座</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="029F4FA8" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
+          <w:p w14:paraId="029F4FA8" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1486" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...1 lines deleted...]
-          <w:p w14:paraId="34BF820D" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34BF820D" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tl2br w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32470494" w14:textId="684E6899" w:rsidR="007B7378" w:rsidRPr="00534EC5" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00534EC5">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D4D54" w:rsidRPr="00562F7C" w14:paraId="2CB71CE6" w14:textId="77777777" w:rsidTr="0047219C">
+      <w:tr w:rsidR="007B7378" w:rsidRPr="00562F7C" w14:paraId="2CB71CE6" w14:textId="4FDCB197" w:rsidTr="00A8048C">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6D8041B5" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="6D8041B5" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6C65B9BB" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
+          <w:p w14:paraId="6C65B9BB" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="15933A3D" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
+          <w:p w14:paraId="15933A3D" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C2E0103" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="2126" w:type="dxa"/>
+          <w:p w14:paraId="4C2E0103" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BE9BB8A" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
+          <w:p w14:paraId="1BE9BB8A" w14:textId="77777777" w:rsidR="007B7378" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>英語教育講座</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="782" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70CC62BD" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00F45D77">
+          <w:p w14:paraId="70CC62BD" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1486" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...2 lines deleted...]
-          <w:p w14:paraId="6BF4E30B" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF4E30B" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tl2br w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B7E736D" w14:textId="230FAD3F" w:rsidR="007B7378" w:rsidRPr="00534EC5" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00534EC5">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="54AD1848" w14:textId="77777777" w:rsidTr="0047219C">
+      <w:tr w:rsidR="009B2D95" w:rsidRPr="00562F7C" w14:paraId="54AD1848" w14:textId="6F14B292" w:rsidTr="007B7378">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07DC7FCC" w14:textId="77777777" w:rsidR="006126EA" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="07DC7FCC" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>生</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="311F593A" w14:textId="77777777" w:rsidR="006126EA" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="311F593A" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>活</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AAECEAE" w14:textId="77777777" w:rsidR="006126EA" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="1AAECEAE" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>機</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F3B9D10" w14:textId="77777777" w:rsidR="006126EA" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="3F3B9D10" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>構</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D053CF6" w14:textId="77777777" w:rsidR="006126EA" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="6D053CF6" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>研</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D009483" w14:textId="77777777" w:rsidR="006126EA" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="7D009483" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>究</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A4E5C34" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="1A4E5C34" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1848" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B33FF0C" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="4B33FF0C" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>生活文化研究専攻</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC4621" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="24CC4621" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>修士課程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BAB2080" w14:textId="15640AB0" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="4BAB2080" w14:textId="15640AB0" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>年制コース</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="782" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F0AB765" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...11 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+          <w:p w14:paraId="7F0AB765" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1486" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="592AA948" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tl2br w:val="nil"/>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73CD874D" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00534EC5" w:rsidRDefault="009B2D95" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w14:paraId="7D0C38A7" w14:textId="77777777" w:rsidTr="0047219C">
+      <w:tr w:rsidR="009B2D95" w:rsidRPr="00562F7C" w14:paraId="7D0C38A7" w14:textId="714A55D6" w:rsidTr="007B7378">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F8955EE" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...11 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="0F8955EE" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22B241C9" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="22B241C9" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B9289F2" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...10 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="2B9289F2" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FC2DF28" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="2FC2DF28" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>年制コース</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DA3331C" w14:textId="60494595" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...11 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+          <w:p w14:paraId="7DA3331C" w14:textId="60494595" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1486" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61F7DDFE" w14:textId="2B7D3691" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="61F7DDFE" w14:textId="2B7D3691" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tl2br w:val="nil"/>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7969D255" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00534EC5" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w14:paraId="45BE4E18" w14:textId="77777777" w:rsidTr="0047219C">
+      <w:tr w:rsidR="009B2D95" w:rsidRPr="00562F7C" w14:paraId="45BE4E18" w14:textId="683CF637" w:rsidTr="007B7378">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="58E667A3" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="58E667A3" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A22B38E" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="1A22B38E" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>心理学専攻</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="404F122C" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="404F122C" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>修士課程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3478F5AE" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="3478F5AE" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>臨床心理学講座</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...2 lines deleted...]
-          <w:p w14:paraId="099C2183" w14:textId="0820DF3D" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="099C2183" w14:textId="0820DF3D" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>募集はありません</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tl2br w:val="nil"/>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63AC4F95" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00534EC5" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w14:paraId="05215AE1" w14:textId="77777777" w:rsidTr="0047219C">
+      <w:tr w:rsidR="009B2D95" w:rsidRPr="00562F7C" w14:paraId="05215AE1" w14:textId="7B4136D7" w:rsidTr="007B7378">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="30C6CEB4" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="30C6CEB4" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55F49D04" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="55F49D04" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24388330" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...10 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="24388330" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="270D8F06" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="270D8F06" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>心理学講座</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E3490B3" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...11 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+          <w:p w14:paraId="4E3490B3" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1486" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-            </w:tcBorders>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51A013B8" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tl2br w:val="nil"/>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E1E23E6" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00534EC5" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w14:paraId="19839BB2" w14:textId="77777777" w:rsidTr="0047219C">
+      <w:tr w:rsidR="009B2D95" w:rsidRPr="00562F7C" w14:paraId="19839BB2" w14:textId="6429DA6A" w:rsidTr="007B7378">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6BA825D4" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...13 lines deleted...]
-          <w:p w14:paraId="2CC029C8" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="6BA825D4" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC029C8" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>福祉社会研究専攻</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="630FA98F" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="630FA98F" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>修士課程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AE8ACDC" w14:textId="5DA846FF" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...10 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+          <w:p w14:paraId="6AE8ACDC" w14:textId="5DA846FF" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="782" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B3C72EC" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...11 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+          <w:p w14:paraId="7B3C72EC" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1486" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-            </w:tcBorders>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5911C371" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tl2br w:val="nil"/>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="016BB80B" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00534EC5" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w14:paraId="08EC3D4F" w14:textId="77777777" w:rsidTr="0047219C">
+      <w:tr w:rsidR="009B2D95" w:rsidRPr="00562F7C" w14:paraId="08EC3D4F" w14:textId="6CEC93B6" w:rsidTr="007B7378">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="68F8C6BD" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...13 lines deleted...]
-          <w:p w14:paraId="2AED4104" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="68F8C6BD" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AED4104" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>人間教育学専攻</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AE3EFB2" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="6AE3EFB2" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>修士課程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="456F772D" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...10 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+          <w:p w14:paraId="456F772D" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="782" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="603BC865" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="603BC865" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7083BCBB" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tl2br w:val="nil"/>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CD4422E" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00534EC5" w:rsidRDefault="009B2D95" w:rsidP="001B5A5A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w14:paraId="273D8EAE" w14:textId="77777777" w:rsidTr="0047219C">
+      <w:tr w:rsidR="007B7378" w:rsidRPr="00562F7C" w14:paraId="273D8EAE" w14:textId="4D98DDA4" w:rsidTr="00A8048C">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="69F8BE69" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="69F8BE69" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06ADC3A0" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="06ADC3A0" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>環境デザイン研究専攻</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53367FCE" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="53367FCE" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>修士課程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CD1E1E4" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="6CD1E1E4" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>建築環境系研究コース</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="782" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AD3E2C9" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...20 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4AD3E2C9" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DB015B5" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="583534CA" w14:textId="65A3ABFA" w:rsidR="007B7378" w:rsidRPr="00534EC5" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00534EC5">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w14:paraId="2A845C1E" w14:textId="77777777" w:rsidTr="0047219C">
+      <w:tr w:rsidR="007B7378" w:rsidRPr="00562F7C" w14:paraId="2A845C1E" w14:textId="349B6FCE" w:rsidTr="00A8048C">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7F977F73" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="7F977F73" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72016199" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="72016199" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A0A307B" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...10 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="3A0A307B" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33F2A8F0" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="33F2A8F0" w14:textId="77777777" w:rsidR="007B7378" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>プロダクト系研究コース</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="782" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F47D93F" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...20 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7F47D93F" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="026652D5" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="388010FB" w14:textId="53098D2E" w:rsidR="007B7378" w:rsidRPr="00534EC5" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00534EC5">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w14:paraId="2DE1C3B9" w14:textId="77777777" w:rsidTr="0047219C">
+      <w:tr w:rsidR="007B7378" w:rsidRPr="00562F7C" w14:paraId="2DE1C3B9" w14:textId="5835F36E" w:rsidTr="00A8048C">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="32CEC138" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="32CEC138" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40D7556A" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="40D7556A" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FF495B5" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...10 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="1FF495B5" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="051FFE33" w14:textId="30716051" w:rsidR="001B5A5A" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="051FFE33" w14:textId="30716051" w:rsidR="007B7378" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ファッション系研究コース</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="782" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37679BE8" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...11 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+          <w:p w14:paraId="37679BE8" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1486" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CD4E1A9" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F0B29A6" w14:textId="307A051D" w:rsidR="007B7378" w:rsidRPr="00534EC5" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00534EC5">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w14:paraId="478E1FBE" w14:textId="77777777" w:rsidTr="0047219C">
+      <w:tr w:rsidR="007B7378" w:rsidRPr="00562F7C" w14:paraId="478E1FBE" w14:textId="36B50DCC" w:rsidTr="00A8048C">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="491E53F1" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="491E53F1" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B87262F" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="2B87262F" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AD0A68C" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...10 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="7AD0A68C" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31924205" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="31924205" w14:textId="77777777" w:rsidR="007B7378" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>デザイン企画研究コース</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52FB88B7" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...11 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+          <w:p w14:paraId="52FB88B7" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1486" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16B8B896" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76A751E2" w14:textId="5422F67C" w:rsidR="007B7378" w:rsidRPr="00534EC5" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00534EC5">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w14:paraId="1D7E904D" w14:textId="77777777" w:rsidTr="0047219C">
+      <w:tr w:rsidR="007B7378" w:rsidRPr="00562F7C" w14:paraId="1D7E904D" w14:textId="3A9132DE" w:rsidTr="00A8048C">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3264A047" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="3264A047" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59659EFB" w14:textId="2F0C5968" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="59659EFB" w14:textId="2F0C5968" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>生活科学研究専攻</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A90DF32" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="2A90DF32" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>修士課程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12CF5D1B" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="12CF5D1B" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>食・栄養コース</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-            <w:tcBorders>
+            <w:tcW w:w="782" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3833836A" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...12 lines deleted...]
-            <w:tcBorders>
+          <w:p w14:paraId="3833836A" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-            </w:tcBorders>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B455299" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="103BB5B5" w14:textId="5C56E1CA" w:rsidR="007B7378" w:rsidRPr="00534EC5" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00534EC5">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w14:paraId="70474D6B" w14:textId="77777777" w:rsidTr="0047219C">
+      <w:tr w:rsidR="007B7378" w:rsidRPr="00562F7C" w14:paraId="70474D6B" w14:textId="4F333599" w:rsidTr="00A8048C">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1B728FD9" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="1B728FD9" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15054250" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="15054250" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05CDBFAC" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...10 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="05CDBFAC" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="413EDD56" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="413EDD56" w14:textId="77777777" w:rsidR="007B7378" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>実践栄養コース</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="782" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23BDFA65" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...11 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+          <w:p w14:paraId="23BDFA65" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1486" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-            </w:tcBorders>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A3BB97A" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EC09FDC" w14:textId="0C20EE0F" w:rsidR="007B7378" w:rsidRPr="00534EC5" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00534EC5">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w14:paraId="72937495" w14:textId="77777777" w:rsidTr="0047219C">
+      <w:tr w:rsidR="007B7378" w:rsidRPr="00562F7C" w14:paraId="72937495" w14:textId="5168CCF9" w:rsidTr="00A8048C">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="529FD4F8" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="529FD4F8" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58BA1D36" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="58BA1D36" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>生活機構学専攻</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76FF88C4" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="76FF88C4" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>博士後期課程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="442EB379" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="442EB379" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>生活文化研究領域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="782" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EA814EE" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...20 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4EA814EE" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2137BE7D" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tl2br w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60F3CB5A" w14:textId="66596999" w:rsidR="007B7378" w:rsidRPr="00534EC5" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00534EC5">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w14:paraId="7228A325" w14:textId="77777777" w:rsidTr="0047219C">
+      <w:tr w:rsidR="007B7378" w:rsidRPr="00562F7C" w14:paraId="7228A325" w14:textId="6B3B313F" w:rsidTr="00C85819">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1DEC7AA8" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="1DEC7AA8" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="142A42B2" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="142A42B2" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="344D5AF7" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...10 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="344D5AF7" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16A78755" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="16A78755" w14:textId="77777777" w:rsidR="007B7378" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>人間社会研究領域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="782" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33FF73F0" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...20 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="33FF73F0" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A0F9088" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tl2br w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D6F7E0F" w14:textId="0F34FC9C" w:rsidR="007B7378" w:rsidRPr="00534EC5" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00534EC5">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w14:paraId="41AAC7F3" w14:textId="77777777" w:rsidTr="0047219C">
+      <w:tr w:rsidR="007B7378" w:rsidRPr="00562F7C" w14:paraId="41AAC7F3" w14:textId="38482543" w:rsidTr="00C85819">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1C07B84E" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="1C07B84E" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F365788" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="6F365788" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12C8FC63" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...10 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="12C8FC63" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43871EBB" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
+          <w:p w14:paraId="43871EBB" w14:textId="77777777" w:rsidR="007B7378" w:rsidRDefault="007B7378" w:rsidP="007B7378">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>生活科学研究領域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-            <w:tcBorders>
+            <w:tcW w:w="782" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31B2D1B0" w14:textId="77777777" w:rsidR="001B5A5A" w:rsidRPr="00562F7C" w:rsidRDefault="001B5A5A" w:rsidP="001B5A5A">
-[...20 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="31B2D1B0" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34231A0A" w14:textId="77777777" w:rsidR="007B7378" w:rsidRPr="00562F7C" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tl2br w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7193E9AC" w14:textId="7ECBA0F8" w:rsidR="007B7378" w:rsidRPr="00534EC5" w:rsidRDefault="007B7378" w:rsidP="007B7378">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00534EC5">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B2D95" w:rsidRPr="00562F7C" w14:paraId="619E5E9F" w14:textId="77777777" w:rsidTr="00C85819">
+        <w:trPr>
+          <w:trHeight w:val="312"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7214A504" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRDefault="009B2D95" w:rsidP="0096755F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>福祉社会・経営研究科</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D0B7022" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="0096755F">
+            <w:pPr>
+              <w:ind w:firstLineChars="50" w:firstLine="80"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>福祉共創マネジメント専攻</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD98E8F" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="0096755F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>専門職学位</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00562F7C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>課程</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="673EE55B" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRDefault="009B2D95" w:rsidP="0096755F">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="782" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72F1B2FD" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="0096755F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D6C996F" w14:textId="77777777" w:rsidR="009B2D95" w:rsidRPr="00562F7C" w:rsidRDefault="009B2D95" w:rsidP="0096755F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tl2br w:val="nil"/>
+              <w:tr2bl w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D3E9958" w14:textId="2A188792" w:rsidR="009B2D95" w:rsidRPr="00650623" w:rsidRDefault="00C85819" w:rsidP="00650623">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00650623">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>欄外の①に回答してください</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4FC598B5" w14:textId="77777777" w:rsidR="00AD3D06" w:rsidRDefault="00AD3D06" w:rsidP="00856BFF">
+    <w:p w14:paraId="1E5FED87" w14:textId="6A324E2E" w:rsidR="00E66664" w:rsidRDefault="00534EC5" w:rsidP="00E66664">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>※</w:t>
+      </w:r>
+      <w:r w:rsidR="00E66664">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>注意：プロジェクタ使用希望者は</w:t>
+      </w:r>
+      <w:r w:rsidR="00E66664">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>PC</w:t>
+      </w:r>
+      <w:r w:rsidR="00E66664">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>と対応するケーブルをご持参ください。次頁も必ず読んでください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B3ABBA" w14:textId="77777777" w:rsidR="0076437B" w:rsidRDefault="0076437B" w:rsidP="0076437B">
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="516257E0" w14:textId="7AEA5787" w:rsidR="00DD53C6" w:rsidRPr="00DD53C6" w:rsidRDefault="00DD53C6" w:rsidP="00DD53C6">
+    <w:p w14:paraId="19BD790A" w14:textId="10BFC1BA" w:rsidR="0076437B" w:rsidRPr="00B01AB9" w:rsidRDefault="0076437B" w:rsidP="00B01AB9">
       <w:pPr>
-        <w:rPr>
-[...198 lines deleted...]
-      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B01AB9">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>②福祉共創マネジメント専攻</w:t>
-[...13 lines deleted...]
-        <w:t>、ご回答ください。</w:t>
+        <w:t>福祉共創マネジメント専攻のみ、ご回答ください。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5362"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="2401"/>
       </w:tblGrid>
       <w:tr w:rsidR="0076437B" w14:paraId="24EEF959" w14:textId="77777777" w:rsidTr="00DD4ED7">
         <w:trPr>
           <w:trHeight w:val="436"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5362" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14D93BBE" w14:textId="30C9BB7A" w:rsidR="0076437B" w:rsidRPr="009B14FE" w:rsidRDefault="0076437B" w:rsidP="00DD4ED7">
             <w:pPr>
@@ -3672,130 +4210,135 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2401" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BE61636" w14:textId="77777777" w:rsidR="0076437B" w:rsidRDefault="0076437B" w:rsidP="00DD4ED7">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>しない</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4125A306" w14:textId="77777777" w:rsidR="00AD3D06" w:rsidRPr="0076437B" w:rsidRDefault="00AD3D06"/>
-    <w:p w14:paraId="5BEBFC6A" w14:textId="4BCA5E4F" w:rsidR="00166947" w:rsidRPr="00F626F0" w:rsidRDefault="0076437B" w:rsidP="00EA3A95">
+    <w:p w14:paraId="5BEBFC6A" w14:textId="34E9ABC4" w:rsidR="00166947" w:rsidRPr="00B01AB9" w:rsidRDefault="00856BFF" w:rsidP="00B01AB9">
       <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B01AB9">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>③</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00856BFF" w:rsidRPr="00D071F4">
+        <w:t>７月期受験者のみ</w:t>
+      </w:r>
+      <w:r w:rsidR="00D071F4" w:rsidRPr="00B01AB9">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>７月期受験者のみ</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>、ご回答ください。</w:t>
       </w:r>
-      <w:r w:rsidR="00EA3A95">
+      <w:r w:rsidR="00EA3A95" w:rsidRPr="00B01AB9">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>（心理学専攻臨床心理学講座は、後期入学者を募集いたしません</w:t>
       </w:r>
-      <w:r w:rsidR="00F626F0" w:rsidRPr="00F626F0">
+      <w:r w:rsidR="00F626F0" w:rsidRPr="00B01AB9">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5362"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="2401"/>
       </w:tblGrid>
       <w:tr w:rsidR="00856BFF" w14:paraId="54B88F59" w14:textId="77777777" w:rsidTr="00B20164">
         <w:trPr>
           <w:trHeight w:val="436"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5362" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="073F432E" w14:textId="77777777" w:rsidR="00F626F0" w:rsidRPr="009B14FE" w:rsidRDefault="00856BFF" w:rsidP="00F626F0">
+          <w:p w14:paraId="073F432E" w14:textId="316B4556" w:rsidR="00F626F0" w:rsidRPr="009B14FE" w:rsidRDefault="00856BFF" w:rsidP="00F626F0">
             <w:pPr>
               <w:ind w:leftChars="16" w:left="34"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>後期入学を希望</w:t>
+            </w:r>
+            <w:r w:rsidR="00534EC5">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>しますか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2100F8EE" w14:textId="77777777" w:rsidR="00856BFF" w:rsidRDefault="00856BFF" w:rsidP="00A749E3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>する</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4186,51 +4729,51 @@
     </w:p>
     <w:p w14:paraId="202B92C8" w14:textId="77777777" w:rsidR="00555DA5" w:rsidRDefault="00555DA5" w:rsidP="00555DA5">
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="59F06628" wp14:editId="768BFE45">
             <wp:extent cx="2143125" cy="952500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="図 2" descr="Dsub"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="Dsub"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2143125" cy="952500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -4242,51 +4785,51 @@
       <w:r w:rsidR="00B760ED">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B760ED" w:rsidRPr="00B760ED">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73A6A150" wp14:editId="5A876AD4">
             <wp:extent cx="1661160" cy="953239"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="図 1" descr="C:\Users\s-tsutsumi\Desktop\222005856954_jh_w07[1].jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\s-tsutsumi\Desktop\222005856954_jh_w07[1].jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="29503" t="30000" r="29845" b="24666"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1825966" cy="1047811"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
@@ -4456,392 +4999,531 @@
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PC</w:t>
       </w:r>
       <w:r w:rsidR="001F0279" w:rsidRPr="001F0279">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>の貸出はしません。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00370611" w14:textId="77777777" w:rsidR="00555DA5" w:rsidRPr="00555DA5" w:rsidRDefault="00555DA5" w:rsidP="006D700B">
       <w:pPr>
         <w:ind w:firstLineChars="177" w:firstLine="283"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00555DA5" w:rsidRPr="00555DA5" w:rsidSect="00D33A40">
-      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="680" w:right="1134" w:bottom="851" w:left="1134" w:header="567" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="291"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D211699" w14:textId="77777777" w:rsidR="00827AE4" w:rsidRDefault="00827AE4" w:rsidP="006E0434">
+    <w:p w14:paraId="6F9D5DF5" w14:textId="77777777" w:rsidR="00874239" w:rsidRDefault="00874239" w:rsidP="006E0434">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="303FCAFB" w14:textId="77777777" w:rsidR="00827AE4" w:rsidRDefault="00827AE4" w:rsidP="006E0434">
+    <w:p w14:paraId="0C973045" w14:textId="77777777" w:rsidR="00874239" w:rsidRDefault="00874239" w:rsidP="006E0434">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
     <w:altName w:val="Noto Sans"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="181A2F18" w14:textId="77777777" w:rsidR="00827AE4" w:rsidRDefault="00827AE4" w:rsidP="006E0434">
+    <w:p w14:paraId="4CC58D28" w14:textId="77777777" w:rsidR="00874239" w:rsidRDefault="00874239" w:rsidP="006E0434">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F419F0D" w14:textId="77777777" w:rsidR="00827AE4" w:rsidRDefault="00827AE4" w:rsidP="006E0434">
+    <w:p w14:paraId="13125A56" w14:textId="77777777" w:rsidR="00874239" w:rsidRDefault="00874239" w:rsidP="006E0434">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2847C3BE" w14:textId="0D0B0234" w:rsidR="00A749E3" w:rsidRPr="000F3D86" w:rsidRDefault="00A749E3" w:rsidP="00C80B25">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000F3D86">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>提出書類－</w:t>
     </w:r>
     <w:r w:rsidR="001B5A5A">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>社⑤</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="642D29EF" w14:textId="77777777" w:rsidR="00A749E3" w:rsidRDefault="00A749E3">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2777389F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C2BE95BA"/>
+    <w:lvl w:ilvl="0" w:tplc="725CC088">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="21"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2117872143">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="98"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="291"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="124929">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E0434"/>
     <w:rsid w:val="000102E9"/>
     <w:rsid w:val="000436F4"/>
     <w:rsid w:val="00052A19"/>
     <w:rsid w:val="00072F44"/>
+    <w:rsid w:val="000746CA"/>
     <w:rsid w:val="000A17CB"/>
     <w:rsid w:val="000A5C4D"/>
     <w:rsid w:val="000B303C"/>
     <w:rsid w:val="000C5BD4"/>
     <w:rsid w:val="000D0647"/>
     <w:rsid w:val="000D631F"/>
     <w:rsid w:val="000E5578"/>
     <w:rsid w:val="000F3D86"/>
+    <w:rsid w:val="000F44F7"/>
+    <w:rsid w:val="00105673"/>
     <w:rsid w:val="00112EF3"/>
+    <w:rsid w:val="00122226"/>
     <w:rsid w:val="00126948"/>
     <w:rsid w:val="001646B3"/>
     <w:rsid w:val="00166947"/>
     <w:rsid w:val="001A033C"/>
     <w:rsid w:val="001A7F08"/>
     <w:rsid w:val="001B2447"/>
     <w:rsid w:val="001B5A5A"/>
+    <w:rsid w:val="001E2F48"/>
     <w:rsid w:val="001E77FE"/>
     <w:rsid w:val="001F0279"/>
     <w:rsid w:val="002313F1"/>
     <w:rsid w:val="00266F83"/>
     <w:rsid w:val="00270FCE"/>
     <w:rsid w:val="002C6E7E"/>
     <w:rsid w:val="00306406"/>
+    <w:rsid w:val="003113F9"/>
     <w:rsid w:val="00317422"/>
+    <w:rsid w:val="003237DE"/>
     <w:rsid w:val="00323869"/>
     <w:rsid w:val="00366FFC"/>
     <w:rsid w:val="003719F2"/>
     <w:rsid w:val="00376129"/>
     <w:rsid w:val="00395B89"/>
     <w:rsid w:val="003A13F1"/>
     <w:rsid w:val="003F153A"/>
     <w:rsid w:val="00403B68"/>
     <w:rsid w:val="00420011"/>
+    <w:rsid w:val="00421F0D"/>
     <w:rsid w:val="004241CB"/>
     <w:rsid w:val="00433583"/>
     <w:rsid w:val="00446946"/>
     <w:rsid w:val="0047219C"/>
     <w:rsid w:val="00495728"/>
     <w:rsid w:val="00497E6F"/>
     <w:rsid w:val="004A0CE5"/>
     <w:rsid w:val="004A2EAB"/>
     <w:rsid w:val="004B378E"/>
     <w:rsid w:val="004E434F"/>
+    <w:rsid w:val="00534EC5"/>
     <w:rsid w:val="00555DA5"/>
     <w:rsid w:val="00583A96"/>
+    <w:rsid w:val="00595ABB"/>
     <w:rsid w:val="005A13AE"/>
     <w:rsid w:val="005A720A"/>
     <w:rsid w:val="005D6A66"/>
     <w:rsid w:val="006126EA"/>
+    <w:rsid w:val="00613FE1"/>
     <w:rsid w:val="00614004"/>
+    <w:rsid w:val="00650623"/>
     <w:rsid w:val="0067252A"/>
     <w:rsid w:val="00672D7A"/>
+    <w:rsid w:val="006911BA"/>
     <w:rsid w:val="006A364C"/>
+    <w:rsid w:val="006A6A3B"/>
+    <w:rsid w:val="006B06F3"/>
     <w:rsid w:val="006B33B8"/>
     <w:rsid w:val="006B3D43"/>
     <w:rsid w:val="006D1A7F"/>
     <w:rsid w:val="006D437D"/>
     <w:rsid w:val="006D667E"/>
     <w:rsid w:val="006D700B"/>
     <w:rsid w:val="006E0434"/>
     <w:rsid w:val="00713776"/>
     <w:rsid w:val="0072442D"/>
     <w:rsid w:val="007311D0"/>
+    <w:rsid w:val="00753FEA"/>
     <w:rsid w:val="0076437B"/>
     <w:rsid w:val="00767A53"/>
     <w:rsid w:val="00773E44"/>
+    <w:rsid w:val="007B3DE1"/>
+    <w:rsid w:val="007B7378"/>
     <w:rsid w:val="007D4D54"/>
     <w:rsid w:val="007D5B93"/>
+    <w:rsid w:val="007E261D"/>
     <w:rsid w:val="007E60DA"/>
     <w:rsid w:val="00827AE4"/>
     <w:rsid w:val="00831CF2"/>
     <w:rsid w:val="00835EDE"/>
     <w:rsid w:val="00856BFF"/>
+    <w:rsid w:val="00874239"/>
     <w:rsid w:val="008847FB"/>
     <w:rsid w:val="008875D6"/>
     <w:rsid w:val="008A1D59"/>
     <w:rsid w:val="008C4D70"/>
     <w:rsid w:val="008E4619"/>
     <w:rsid w:val="008F09A3"/>
     <w:rsid w:val="009012E1"/>
     <w:rsid w:val="00914183"/>
     <w:rsid w:val="009274D9"/>
+    <w:rsid w:val="00937A86"/>
     <w:rsid w:val="009614FD"/>
+    <w:rsid w:val="00963F61"/>
     <w:rsid w:val="0098022F"/>
     <w:rsid w:val="009930C6"/>
     <w:rsid w:val="009A16C5"/>
     <w:rsid w:val="009B14FE"/>
+    <w:rsid w:val="009B2D95"/>
     <w:rsid w:val="009C01FF"/>
     <w:rsid w:val="009D29DA"/>
     <w:rsid w:val="009D444B"/>
     <w:rsid w:val="009F3C64"/>
     <w:rsid w:val="009F4B06"/>
+    <w:rsid w:val="00A02BA9"/>
     <w:rsid w:val="00A16A1E"/>
     <w:rsid w:val="00A25037"/>
     <w:rsid w:val="00A3438A"/>
     <w:rsid w:val="00A411D9"/>
+    <w:rsid w:val="00A46D05"/>
     <w:rsid w:val="00A50DA0"/>
     <w:rsid w:val="00A55B5B"/>
     <w:rsid w:val="00A67519"/>
     <w:rsid w:val="00A749E3"/>
     <w:rsid w:val="00A74E80"/>
+    <w:rsid w:val="00A8048C"/>
     <w:rsid w:val="00AC661E"/>
     <w:rsid w:val="00AD2FF2"/>
     <w:rsid w:val="00AD3D06"/>
     <w:rsid w:val="00B015EA"/>
+    <w:rsid w:val="00B01AB9"/>
     <w:rsid w:val="00B20164"/>
+    <w:rsid w:val="00B27677"/>
     <w:rsid w:val="00B4305F"/>
     <w:rsid w:val="00B44633"/>
     <w:rsid w:val="00B760ED"/>
     <w:rsid w:val="00B81F14"/>
+    <w:rsid w:val="00B83332"/>
+    <w:rsid w:val="00B97D3D"/>
+    <w:rsid w:val="00BA01BD"/>
     <w:rsid w:val="00BB7488"/>
     <w:rsid w:val="00BD5939"/>
     <w:rsid w:val="00BD7F36"/>
     <w:rsid w:val="00BE0329"/>
     <w:rsid w:val="00C0717B"/>
     <w:rsid w:val="00C2342A"/>
     <w:rsid w:val="00C32C8F"/>
     <w:rsid w:val="00C44568"/>
     <w:rsid w:val="00C46AC4"/>
+    <w:rsid w:val="00C63AA8"/>
     <w:rsid w:val="00C742CD"/>
     <w:rsid w:val="00C80B25"/>
+    <w:rsid w:val="00C85819"/>
     <w:rsid w:val="00C962FD"/>
     <w:rsid w:val="00CD4A81"/>
     <w:rsid w:val="00CF57EA"/>
     <w:rsid w:val="00D071F4"/>
     <w:rsid w:val="00D15860"/>
     <w:rsid w:val="00D33A40"/>
     <w:rsid w:val="00D54144"/>
     <w:rsid w:val="00D66EF6"/>
     <w:rsid w:val="00DB42F1"/>
     <w:rsid w:val="00DD53C6"/>
+    <w:rsid w:val="00DD7DF8"/>
+    <w:rsid w:val="00DD7E3A"/>
     <w:rsid w:val="00DF4973"/>
     <w:rsid w:val="00E35978"/>
     <w:rsid w:val="00E43DD4"/>
     <w:rsid w:val="00E46A00"/>
+    <w:rsid w:val="00E66664"/>
     <w:rsid w:val="00E77E83"/>
+    <w:rsid w:val="00E8117E"/>
     <w:rsid w:val="00E961A0"/>
     <w:rsid w:val="00EA3A95"/>
+    <w:rsid w:val="00EF3D02"/>
     <w:rsid w:val="00F10B11"/>
     <w:rsid w:val="00F1340D"/>
     <w:rsid w:val="00F45D77"/>
+    <w:rsid w:val="00F55579"/>
+    <w:rsid w:val="00F564E7"/>
     <w:rsid w:val="00F626F0"/>
+    <w:rsid w:val="00F72CFF"/>
     <w:rsid w:val="00FA1328"/>
     <w:rsid w:val="00FC2E9F"/>
     <w:rsid w:val="00FF08F4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="124929">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7DCC3E7D"/>
   <w15:docId w15:val="{3DFFAD70-A502-4E96-A9D3-671BAC3A4133}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -5322,62 +6004,73 @@
     <w:basedOn w:val="a"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00583A96"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00583A96"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B01AB9"/>
+    <w:pPr>
+      <w:ind w:leftChars="400" w:left="840"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../customXml/item1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId10" Target="fontTable.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable"/><Relationship Id="rId11" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="settings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings"/><Relationship Id="rId4" Target="webSettings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings"/><Relationship Id="rId5" Target="footnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes"/><Relationship Id="rId6" Target="endnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes"/><Relationship Id="rId7" Target="media/image1.gif" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="header1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5619,87 +6312,88 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68D4D248-ACD2-4FE3-8C61-DF41FDE586EC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>181</Words>
-  <Characters>1037</Characters>
+  <Words>184</Words>
+  <Characters>1052</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>社⑤専攻・コース等申請書.docx</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company> </Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1216</CharactersWithSpaces>
+  <CharactersWithSpaces>1234</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>社⑤専攻・コース等申請書.docx</dc:title>
   <dc:creator>aoyagi</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:revision></cp:revision>
-  <dc:title>社⑤専攻・コース等申請書.docx</dc:title>
 </cp:coreProperties>
 </file>