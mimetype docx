--- v0 (2025-10-31)
+++ v1 (2026-05-03)
@@ -3,91 +3,94 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="23A7AAA8" w14:textId="77777777" w:rsidR="00914183" w:rsidRPr="00656678" w:rsidRDefault="000C5BD4" w:rsidP="00BE0329">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00656678">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>専攻・コース等申請書</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="9888" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1290"/>
         <w:gridCol w:w="3388"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="3509"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D4D54" w14:paraId="72904621" w14:textId="77777777" w:rsidTr="007D4D54">
+      <w:tr w:rsidR="007D4D54" w14:paraId="72904621" w14:textId="77777777" w:rsidTr="00A92878">
         <w:trPr>
           <w:trHeight w:val="532"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="724AB097" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRDefault="007D4D54" w:rsidP="008F09A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>氏　名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3388" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36658E96" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRDefault="007D4D54" w:rsidP="00403B68">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -112,612 +115,737 @@
               </w:rPr>
               <w:t>種類</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3509" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55CE9E00" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRDefault="007D4D54" w:rsidP="007D4D54">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>一般入試</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="23DF61EA" w14:textId="77777777" w:rsidR="006A364C" w:rsidRDefault="006A364C"/>
-    <w:p w14:paraId="4BBC26A6" w14:textId="77777777" w:rsidR="00B015EA" w:rsidRPr="00656678" w:rsidRDefault="00B015EA" w:rsidP="000A17CB">
+    <w:p w14:paraId="6C8B920D" w14:textId="77777777" w:rsidR="00A2716A" w:rsidRDefault="00597B1D" w:rsidP="000A17CB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00656678">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>■</w:t>
+      </w:r>
+      <w:r w:rsidR="00B015EA" w:rsidRPr="00656678">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>志望する専攻・講座・コースに○を付け、指導希望教員名をご記入ください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BBC26A6" w14:textId="6E3E9BB1" w:rsidR="00B015EA" w:rsidRPr="00656678" w:rsidRDefault="00A2716A" w:rsidP="000A17CB">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>■</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7DF0">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>プロジェクタ使用</w:t>
+      </w:r>
+      <w:r w:rsidR="0053178F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>希望</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7DF0">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>者は☑してください。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
-        <w:tblW w:w="9923" w:type="dxa"/>
+        <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="426"/>
-        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="418"/>
+        <w:gridCol w:w="1851"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="1418"/>
-        <w:gridCol w:w="2268"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="1357"/>
+        <w:gridCol w:w="911"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1276"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00672D7A" w:rsidRPr="00562F7C" w14:paraId="7E8BAFF3" w14:textId="77777777" w:rsidTr="00D54144">
-[...2 lines deleted...]
-            <w:tcW w:w="7230" w:type="dxa"/>
+      <w:tr w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w14:paraId="7E8BAFF3" w14:textId="5B806C69" w:rsidTr="00A2716A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6319" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-[...68 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C238394" w14:textId="2EB3F46D" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00A2716A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2716A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>志望専攻・課程・領域・講座・コース</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-[...12 lines deleted...]
-                <w:szCs w:val="12"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="497B6D00" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="003226FB" w:rsidRDefault="006A7DF0" w:rsidP="00A2716A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003226FB">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>○記入欄</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F118799" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00A2716A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2716A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>指導希望教員</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="684F4A25" w14:textId="77777777" w:rsidR="00A92878" w:rsidRPr="00A2716A" w:rsidRDefault="00A92878" w:rsidP="00A2716A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2716A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>プロジェクタ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68CBD25B" w14:textId="742C21CA" w:rsidR="006A7DF0" w:rsidRDefault="00A92878" w:rsidP="00A2716A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2716A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>使用希望</w:t>
+            </w:r>
+            <w:r w:rsidR="00A2716A" w:rsidRPr="00A2716A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>者は✓</w:t>
+            </w:r>
+            <w:r w:rsidR="00A2716A" w:rsidRPr="00A2716A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>※</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D5B93" w:rsidRPr="00562F7C" w14:paraId="2DD5FBF8" w14:textId="77777777" w:rsidTr="00797F16">
+      <w:tr w:rsidR="00597B1D" w:rsidRPr="00562F7C" w14:paraId="2DD5FBF8" w14:textId="6E51E192" w:rsidTr="003226FB">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4FEA0665" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FEA0665" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>文</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60043A1D" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
+          <w:p w14:paraId="60043A1D" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>学</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D365A2E" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
+          <w:p w14:paraId="1D365A2E" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>研</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="492E62EA" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
+          <w:p w14:paraId="492E62EA" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>究</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13957A6F" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
+          <w:p w14:paraId="13957A6F" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6886BC7A" w14:textId="12EBE81F" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="007D5B93">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6886BC7A" w14:textId="12EBE81F" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="007D5B93">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>文学</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>言語教育</w:t>
             </w:r>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>専攻</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="13F99174" w14:textId="6A0EBF40" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="007D5B93">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13F99174" w14:textId="6A0EBF40" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="007D5B93">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>博士前期課程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="2775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="684DCFA7" w14:textId="54B0114E" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="007D5B93">
+          <w:p w14:paraId="684DCFA7" w14:textId="54B0114E" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="007D5B93">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>日本文学語学領域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C242292" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
-[...11 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+          <w:p w14:paraId="0C242292" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="614EF9E7" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
+          <w:p w14:paraId="614EF9E7" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5647892F" w14:textId="115ABA2E" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D5B93" w:rsidRPr="00562F7C" w14:paraId="18FA96B6" w14:textId="77777777" w:rsidTr="00797F16">
+      <w:tr w:rsidR="00597B1D" w:rsidRPr="00562F7C" w14:paraId="18FA96B6" w14:textId="1166C6B0" w:rsidTr="003226FB">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="053025E6" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="053025E6" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="232AA300" w14:textId="1D46C083" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
+          <w:p w14:paraId="232AA300" w14:textId="1D46C083" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
-[...12 lines deleted...]
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35BC048D" w14:textId="214E560F" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09076EFE" w14:textId="77B9BF98" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="007D5B93">
+          <w:p w14:paraId="09076EFE" w14:textId="77B9BF98" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="007D5B93">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>英米文学語学領域</w:t>
             </w:r>
-            <w:r w:rsidR="006C3AA6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D39AA9C" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
-[...11 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+          <w:p w14:paraId="7D39AA9C" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2853268C" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
+          <w:p w14:paraId="2853268C" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EE11605" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C3AA6" w:rsidRPr="00562F7C" w14:paraId="45084BE6" w14:textId="77777777" w:rsidTr="00797F16">
+      <w:tr w:rsidR="00A2716A" w:rsidRPr="00562F7C" w14:paraId="45084BE6" w14:textId="0C168D9E" w:rsidTr="00D90B0E">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="63EBC192" w14:textId="77777777" w:rsidR="006C3AA6" w:rsidRPr="00562F7C" w:rsidRDefault="006C3AA6" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="63EBC192" w14:textId="77777777" w:rsidR="00A2716A" w:rsidRPr="00562F7C" w:rsidRDefault="00A2716A" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="666DE36A" w14:textId="77777777" w:rsidR="006C3AA6" w:rsidRPr="00562F7C" w:rsidRDefault="006C3AA6" w:rsidP="00BA2365">
+          <w:p w14:paraId="666DE36A" w14:textId="77777777" w:rsidR="00A2716A" w:rsidRPr="00562F7C" w:rsidRDefault="00A2716A" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20BA507F" w14:textId="77777777" w:rsidR="00A2716A" w:rsidRPr="00562F7C" w:rsidRDefault="00A2716A" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5843AB08" w14:textId="3A992D43" w:rsidR="00A2716A" w:rsidRPr="006C3AA6" w:rsidRDefault="00A2716A" w:rsidP="002B2810">
+            <w:pPr>
+              <w:ind w:leftChars="83" w:left="254" w:hangingChars="50" w:hanging="80"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C3AA6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>英米文学語学領域</w:t>
             </w:r>
             <w:r w:rsidRPr="006C3AA6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
@@ -727,65 +855,64 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>つ選び、</w:t>
             </w:r>
             <w:r w:rsidRPr="006C3AA6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>〇をつけてください。</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">英文学　　</w:t>
             </w:r>
@@ -832,3791 +959,3749 @@
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>英語学</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D5B93" w:rsidRPr="00562F7C" w14:paraId="5968AF64" w14:textId="77777777" w:rsidTr="006C3AA6">
+      <w:tr w:rsidR="00597B1D" w:rsidRPr="00562F7C" w14:paraId="5968AF64" w14:textId="37053A6F" w:rsidTr="003226FB">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="60749364" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="60749364" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="734743E8" w14:textId="1B0010C8" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
+          <w:p w14:paraId="734743E8" w14:textId="1B0010C8" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
-[...12 lines deleted...]
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="100520A8" w14:textId="45DFCBDA" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FC28CCC" w14:textId="5246F83A" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
+          <w:p w14:paraId="2FC28CCC" w14:textId="5246F83A" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>日本語教育学領域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55A037B0" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="00BA2365">
-[...14 lines deleted...]
-          <w:p w14:paraId="7E854302" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRPr="00562F7C" w:rsidRDefault="007D5B93" w:rsidP="006C3AA6">
+          <w:p w14:paraId="55A037B0" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E854302" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="006C3AA6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E9F76B6" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="006C3AA6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="6B7D4B08" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="00597B1D" w:rsidRPr="00562F7C" w14:paraId="6B7D4B08" w14:textId="2699FB69" w:rsidTr="003226FB">
+        <w:trPr>
+          <w:trHeight w:val="262"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="201D7F59" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="26AB4204" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13104E46" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73979D75" w14:textId="564545C0" w:rsidR="00597B1D" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>英語教育学領域</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A807D07" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E494232" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C4EB612" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00597B1D" w:rsidRPr="00562F7C" w14:paraId="7356574B" w14:textId="72ABC2F4" w:rsidTr="003226FB">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="201D7F59" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...19 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="07BA7403" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B24DC51" w14:textId="7D948081" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00F45D77">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D44F37">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>文学言語学専攻</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
-            <w:vMerge/>
-[...13 lines deleted...]
-            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7024D8A1" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D44F37">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>博士後期課程</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50978416" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>日本語日本文学領域</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...20 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB31389" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
-[...63 lines deleted...]
-            </w:pPr>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74015CE9" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4262F291" w14:textId="2594AD2C" w:rsidR="00597B1D" w:rsidRPr="00A2716A" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2716A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="04BAA78D" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="00597B1D" w:rsidRPr="00562F7C" w14:paraId="282B54CF" w14:textId="69007C1D" w:rsidTr="003226FB">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="40B46E10" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="525FD3CD" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w14:paraId="64EF34E6" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          </w:tcPr>
+          <w:p w14:paraId="414D4D8B" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
-[...284 lines deleted...]
-            <w:tcW w:w="3686" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA4A0D1" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FBA4B2A" w14:textId="6F59A44E" w:rsidR="007D4D54" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
+          <w:p w14:paraId="3FBA4B2A" w14:textId="6F59A44E" w:rsidR="00597B1D" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>英語英米文学領域</w:t>
             </w:r>
-            <w:r w:rsidR="006C3AA6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68E270E8" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00270FCE" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
-[...11 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+          <w:p w14:paraId="68E270E8" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00270FCE" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52126EA3" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00270FCE" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="52126EA3" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00270FCE" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52A663C3" w14:textId="614C70EA" w:rsidR="00597B1D" w:rsidRPr="00A2716A" w:rsidRDefault="002C1399" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2716A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C3AA6" w:rsidRPr="00562F7C" w14:paraId="594652D9" w14:textId="77777777" w:rsidTr="00797F16">
+      <w:tr w:rsidR="00597B1D" w:rsidRPr="00562F7C" w14:paraId="31ED0908" w14:textId="544E1A03" w:rsidTr="003226FB">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="773E1AFF" w14:textId="77777777" w:rsidR="006C3AA6" w:rsidRPr="00562F7C" w:rsidRDefault="006C3AA6" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="21614AC3" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="249EB2BB" w14:textId="77777777" w:rsidR="006C3AA6" w:rsidRPr="00562F7C" w:rsidRDefault="006C3AA6" w:rsidP="00BA2365">
+          <w:p w14:paraId="2C7DF235" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="773B80C7" w14:textId="77777777" w:rsidR="006C3AA6" w:rsidRPr="00562F7C" w:rsidRDefault="006C3AA6" w:rsidP="00BA2365">
-[...215 lines deleted...]
-          <w:p w14:paraId="76C1AD26" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
+          <w:p w14:paraId="76C1AD26" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F1C7918" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
+          <w:p w14:paraId="7F1C7918" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>言語</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>教育学領域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1357" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="025E9C50" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
+          <w:p w14:paraId="025E9C50" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>日本語教育講座</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="029F4FA8" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
+          <w:p w14:paraId="029F4FA8" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...1 lines deleted...]
-          <w:p w14:paraId="34BF820D" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34BF820D" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5348CDB0" w14:textId="78C3245C" w:rsidR="00597B1D" w:rsidRPr="00A2716A" w:rsidRDefault="002C1399" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2716A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D4D54" w:rsidRPr="00562F7C" w14:paraId="2CB71CE6" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="00597B1D" w:rsidRPr="00562F7C" w14:paraId="2CB71CE6" w14:textId="2B07C8A8" w:rsidTr="003226FB">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6D8041B5" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="6D8041B5" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6C65B9BB" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
+          <w:p w14:paraId="6C65B9BB" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="15933A3D" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
+          <w:p w14:paraId="15933A3D" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C2E0103" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+          <w:p w14:paraId="4C2E0103" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1357" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BE9BB8A" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
+          <w:p w14:paraId="1BE9BB8A" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>英語教育講座</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70CC62BD" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00F45D77">
+          <w:p w14:paraId="70CC62BD" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00F45D77">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
-            <w:tcBorders>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...2 lines deleted...]
-          <w:p w14:paraId="6BF4E30B" w14:textId="77777777" w:rsidR="007D4D54" w:rsidRPr="00562F7C" w:rsidRDefault="007D4D54" w:rsidP="00BA2365">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF4E30B" w14:textId="77777777" w:rsidR="00597B1D" w:rsidRPr="00562F7C" w:rsidRDefault="00597B1D" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64A9A833" w14:textId="119F439D" w:rsidR="00597B1D" w:rsidRPr="00A2716A" w:rsidRDefault="002C1399" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2716A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="54AD1848" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w14:paraId="54AD1848" w14:textId="5BA69E31" w:rsidTr="003226FB">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07DC7FCC" w14:textId="77777777" w:rsidR="006126EA" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="07DC7FCC" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>生</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="311F593A" w14:textId="77777777" w:rsidR="006126EA" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="311F593A" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>活</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AAECEAE" w14:textId="77777777" w:rsidR="006126EA" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="1AAECEAE" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>機</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F3B9D10" w14:textId="77777777" w:rsidR="006126EA" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="3F3B9D10" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>構</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D053CF6" w14:textId="77777777" w:rsidR="006126EA" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="6D053CF6" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>研</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D009483" w14:textId="77777777" w:rsidR="006126EA" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="7D009483" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>究</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A4E5C34" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="1A4E5C34" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B33FF0C" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="4B33FF0C" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>生活文化研究専攻</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC4621" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="24CC4621" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>修士課程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="2775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BAB2080" w14:textId="15640AB0" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="4BAB2080" w14:textId="15640AB0" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>年制コース</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F0AB765" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...11 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+          <w:p w14:paraId="7F0AB765" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="592AA948" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="220FACB2" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00A2716A" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="7D0C38A7" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w14:paraId="7D0C38A7" w14:textId="4E60FBE9" w:rsidTr="005E618A">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F8955EE" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...11 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="0F8955EE" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22B241C9" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="22B241C9" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B9289F2" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="3686" w:type="dxa"/>
+          <w:p w14:paraId="2B9289F2" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FC2DF28" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="2FC2DF28" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>年制コース</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2612" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...1 lines deleted...]
-          <w:p w14:paraId="61F7DDFE" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="009D444B">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61F7DDFE" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="009D444B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>募集はありません</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79ACEBEA" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00A2716A" w:rsidRDefault="006A7DF0" w:rsidP="009D444B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="45BE4E18" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w14:paraId="45BE4E18" w14:textId="79E35AC7" w:rsidTr="003226FB">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="58E667A3" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="58E667A3" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A22B38E" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="1A22B38E" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>心理学専攻</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="404F122C" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="404F122C" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>修士課程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="2775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3478F5AE" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="3478F5AE" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>臨床心理学講座</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F75E9EE" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="006D700B">
-[...11 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+          <w:p w14:paraId="1F75E9EE" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="006D700B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="099C2183" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="006D700B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+          </w:tcPr>
+          <w:p w14:paraId="221E7E5A" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00A2716A" w:rsidRDefault="006A7DF0" w:rsidP="006D700B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="05215AE1" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w14:paraId="05215AE1" w14:textId="06E2187E" w:rsidTr="003226FB">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="30C6CEB4" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="30C6CEB4" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55F49D04" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="55F49D04" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24388330" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="3686" w:type="dxa"/>
+          <w:p w14:paraId="24388330" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="270D8F06" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="270D8F06" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>心理学講座</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E3490B3" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...11 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+          <w:p w14:paraId="4E3490B3" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51A013B8" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="51A013B8" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AD24C6D" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00A2716A" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="19839BB2" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w14:paraId="19839BB2" w14:textId="60CAC358" w:rsidTr="003226FB">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6BA825D4" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...13 lines deleted...]
-          <w:p w14:paraId="2CC029C8" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="6BA825D4" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC029C8" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>福祉社会研究専攻</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="630FA98F" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="630FA98F" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>修士課程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="2775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AE8ACDC" w14:textId="5DA846FF" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+          <w:p w14:paraId="6AE8ACDC" w14:textId="5DA846FF" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B3C72EC" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...11 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+          <w:p w14:paraId="7B3C72EC" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5911C371" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="5911C371" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DB4E753" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00A2716A" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="08EC3D4F" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w14:paraId="08EC3D4F" w14:textId="001B4BA0" w:rsidTr="003226FB">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="68F8C6BD" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...13 lines deleted...]
-          <w:p w14:paraId="2AED4104" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="68F8C6BD" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AED4104" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>人間教育学専攻</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AE3EFB2" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="6AE3EFB2" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>修士課程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="2775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="456F772D" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+          <w:p w14:paraId="456F772D" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="603BC865" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="603BC865" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7083BCBB" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3230DEE4" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00A2716A" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="273D8EAE" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w14:paraId="273D8EAE" w14:textId="17E3994A" w:rsidTr="003226FB">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="69F8BE69" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="69F8BE69" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06ADC3A0" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="06ADC3A0" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>環境デザイン研究専攻</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53367FCE" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="53367FCE" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>修士課程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="2775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CD1E1E4" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="6CD1E1E4" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>建築環境系研究コース</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AD3E2C9" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...20 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4AD3E2C9" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DB015B5" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="117C6030" w14:textId="744A32B4" w:rsidR="006A7DF0" w:rsidRPr="00A2716A" w:rsidRDefault="002C1399" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2716A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="2A845C1E" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w14:paraId="2A845C1E" w14:textId="6B82BCAB" w:rsidTr="003226FB">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7F977F73" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="7F977F73" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72016199" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="72016199" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A0A307B" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="3686" w:type="dxa"/>
+          <w:p w14:paraId="3A0A307B" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33F2A8F0" w14:textId="77777777" w:rsidR="006126EA" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="33F2A8F0" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>プロダクト系研究コース</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F47D93F" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...20 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7F47D93F" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="026652D5" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="118CE4E9" w14:textId="4A07256E" w:rsidR="006A7DF0" w:rsidRPr="00A2716A" w:rsidRDefault="002C1399" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2716A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="2DE1C3B9" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w14:paraId="2DE1C3B9" w14:textId="65366AA0" w:rsidTr="003226FB">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="32CEC138" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="32CEC138" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40D7556A" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="40D7556A" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FF495B5" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="3686" w:type="dxa"/>
+          <w:p w14:paraId="1FF495B5" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="051FFE33" w14:textId="30716051" w:rsidR="006126EA" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="051FFE33" w14:textId="30716051" w:rsidR="006A7DF0" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ファッション系研究コース</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37679BE8" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...11 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+          <w:p w14:paraId="37679BE8" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CD4E1A9" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73A56DDD" w14:textId="37D645D1" w:rsidR="006A7DF0" w:rsidRPr="00A2716A" w:rsidRDefault="002C1399" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2716A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="478E1FBE" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w14:paraId="478E1FBE" w14:textId="2C74AD26" w:rsidTr="003226FB">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="491E53F1" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="491E53F1" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B87262F" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="2B87262F" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AD0A68C" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="3686" w:type="dxa"/>
+          <w:p w14:paraId="7AD0A68C" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31924205" w14:textId="77777777" w:rsidR="006126EA" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="31924205" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>デザイン企画研究コース</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52FB88B7" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...11 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+          <w:p w14:paraId="52FB88B7" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16B8B896" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13235A02" w14:textId="7FAE0257" w:rsidR="006A7DF0" w:rsidRPr="00A2716A" w:rsidRDefault="002C1399" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2716A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="1D7E904D" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w14:paraId="1D7E904D" w14:textId="4E40B1FA" w:rsidTr="003226FB">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3264A047" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="3264A047" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59659EFB" w14:textId="2F0C5968" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="59659EFB" w14:textId="2F0C5968" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>生活科学研究専攻</w:t>
             </w:r>
-            <w:r w:rsidR="004A2EAB">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A90DF32" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="2A90DF32" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>修士課程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="2775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12CF5D1B" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="12CF5D1B" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>食・栄養コース</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3833836A" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...11 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+          <w:p w14:paraId="3833836A" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B455299" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2B455299" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22F8A6F4" w14:textId="63FA89B7" w:rsidR="006A7DF0" w:rsidRPr="00A2716A" w:rsidRDefault="002C1399" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2716A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="70474D6B" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w14:paraId="70474D6B" w14:textId="38299E08" w:rsidTr="003226FB">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1B728FD9" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="1B728FD9" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15054250" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="15054250" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05CDBFAC" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="3686" w:type="dxa"/>
+          <w:p w14:paraId="05CDBFAC" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="413EDD56" w14:textId="77777777" w:rsidR="006126EA" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="413EDD56" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>実践栄養コース</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23BDFA65" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...11 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+          <w:p w14:paraId="23BDFA65" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A3BB97A" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4A3BB97A" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FA06602" w14:textId="2CAE6765" w:rsidR="006A7DF0" w:rsidRPr="00A2716A" w:rsidRDefault="002C1399" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2716A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00446946" w:rsidRPr="00562F7C" w14:paraId="234502DA" w14:textId="77777777" w:rsidTr="00D54144">
+      <w:tr w:rsidR="00A2716A" w:rsidRPr="00562F7C" w14:paraId="234502DA" w14:textId="3776310B" w:rsidTr="00316CE0">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="779C9E7D" w14:textId="77777777" w:rsidR="00446946" w:rsidRPr="00562F7C" w:rsidRDefault="00446946" w:rsidP="006126EA">
-[...11 lines deleted...]
-            <w:gridSpan w:val="6"/>
+          <w:p w14:paraId="779C9E7D" w14:textId="77777777" w:rsidR="00A2716A" w:rsidRPr="00562F7C" w:rsidRDefault="00A2716A" w:rsidP="006126EA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9789" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18FFAAB8" w14:textId="1DF1DC73" w:rsidR="00446946" w:rsidRDefault="004A2EAB" w:rsidP="006126EA">
+          <w:p w14:paraId="4C44566D" w14:textId="1E621524" w:rsidR="00A2716A" w:rsidRDefault="00A2716A" w:rsidP="006126EA">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:r w:rsidR="00446946" w:rsidRPr="00446946">
+            <w:r w:rsidRPr="00446946">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>生活科学研究専攻</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>志願者は以下の①②について回答してください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="7EF20169" w14:textId="77777777" w:rsidTr="004A2EAB">
+      <w:tr w:rsidR="00A2716A" w:rsidRPr="00562F7C" w14:paraId="7EF20169" w14:textId="74B46EDC" w:rsidTr="000E1E37">
         <w:trPr>
-          <w:trHeight w:val="624"/>
+          <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7A71E260" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="006126EA">
-[...10 lines deleted...]
-            <w:tcW w:w="3118" w:type="dxa"/>
+          <w:p w14:paraId="7A71E260" w14:textId="77777777" w:rsidR="00A2716A" w:rsidRPr="00562F7C" w:rsidRDefault="00A2716A" w:rsidP="006126EA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51E1621C" w14:textId="680CCB3E" w:rsidR="006126EA" w:rsidRPr="000102E9" w:rsidRDefault="006126EA" w:rsidP="004A2EAB">
+          <w:p w14:paraId="51E1621C" w14:textId="680CCB3E" w:rsidR="00A2716A" w:rsidRPr="000102E9" w:rsidRDefault="00A2716A" w:rsidP="004A2EAB">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:left="160" w:hangingChars="100" w:hanging="160"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000102E9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>①入試で解答する分野を</w:t>
             </w:r>
             <w:r w:rsidRPr="00F1340D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="000102E9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>つ選び、〇をつけてください。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6379" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BDA93CC" w14:textId="0BF2A4D4" w:rsidR="006126EA" w:rsidRPr="000102E9" w:rsidRDefault="006126EA" w:rsidP="004A2EAB">
+          <w:p w14:paraId="2A5DD657" w14:textId="57214C50" w:rsidR="00A2716A" w:rsidRDefault="00A2716A" w:rsidP="000E1E37">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:ind w:firstLineChars="100" w:firstLine="160"/>
+              <w:ind w:leftChars="83" w:left="174"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F1340D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="000102E9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">.生理・生化学　</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004A2EAB" w:rsidRPr="000102E9">
+              <w:t xml:space="preserve">.生理・生化学　　</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t xml:space="preserve">　　　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1340D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000102E9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.食品学・調理科学　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="00F1340D" w:rsidRPr="00F1340D">
-[...5 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="000102E9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>.食品学・調理科学</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004A2EAB" w:rsidRPr="000102E9">
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1340D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000102E9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t>.栄養学</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35C5211E" w14:textId="77777777" w:rsidR="00A2716A" w:rsidRDefault="00A2716A" w:rsidP="000E1E37">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="83" w:left="174"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1340D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000102E9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.食品衛生・微生物学</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1340D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000102E9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.保健栄養学</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000102E9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
+            <w:r w:rsidRPr="00F1340D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
             <w:r w:rsidRPr="000102E9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">　</w:t>
-            </w:r>
+              <w:t>.生体システム</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="490DD0E7" w14:textId="07B7EB28" w:rsidR="00A2716A" w:rsidRPr="00A2716A" w:rsidRDefault="00A2716A" w:rsidP="000E1E37">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="83" w:left="174"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00F1340D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="000102E9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>.栄養学</w:t>
-[...102 lines deleted...]
-              </w:rPr>
               <w:t>.フードシステム管理学</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="2BC93672" w14:textId="77777777" w:rsidTr="004A2EAB">
+      <w:tr w:rsidR="00A2716A" w:rsidRPr="00562F7C" w14:paraId="2BC93672" w14:textId="321405CF" w:rsidTr="000E1E37">
         <w:trPr>
-          <w:trHeight w:val="624"/>
+          <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-[...11 lines deleted...]
-            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03BBF875" w14:textId="77777777" w:rsidR="00A2716A" w:rsidRPr="00562F7C" w:rsidRDefault="00A2716A" w:rsidP="006126EA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BAD617E" w14:textId="11E3BD38" w:rsidR="006126EA" w:rsidRPr="000102E9" w:rsidRDefault="006126EA" w:rsidP="004A2EAB">
+          <w:p w14:paraId="2BAD617E" w14:textId="11E3BD38" w:rsidR="00A2716A" w:rsidRPr="000102E9" w:rsidRDefault="00A2716A" w:rsidP="004A2EAB">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:left="160" w:hangingChars="100" w:hanging="160"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000102E9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>②英語外部試験スコア提出の</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00446946" w:rsidRPr="000102E9">
+              <w:t>②英語外部試験スコア提出の有無について、いずれかに</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000102E9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>〇</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000102E9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>有無</w:t>
-[...7 lines deleted...]
-              <w:t>について、</w:t>
+              <w:t>をつけてください。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38B908A4" w14:textId="3E46D60B" w:rsidR="000E1E37" w:rsidRDefault="000E1E37" w:rsidP="000E1E37">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:ind w:leftChars="83" w:left="734" w:hangingChars="350" w:hanging="560"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1340D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="000102E9">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
-[...6 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>〇</w:t>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A2716A" w:rsidRPr="000102E9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>有（スコア表のコピーを提出</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>してください。当日の外国語試験は免除となりますので専門科目から受験してください</w:t>
+            </w:r>
+            <w:r w:rsidR="00A2716A" w:rsidRPr="000102E9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="452FB283" w14:textId="3E8E4C85" w:rsidR="00A2716A" w:rsidRPr="000102E9" w:rsidRDefault="000E1E37" w:rsidP="000E1E37">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:ind w:leftChars="83" w:left="312" w:hangingChars="86" w:hanging="138"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="000102E9">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
-[...28 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>有（スコア</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004A2EAB" w:rsidRPr="000102E9">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>表の</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000102E9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A2716A" w:rsidRPr="000102E9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>コピーを提出</w:t>
-[...15 lines deleted...]
-              <w:t>）　　　　　　無</w:t>
+              <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="72937495" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w14:paraId="72937495" w14:textId="51E01D09" w:rsidTr="003226FB">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="529FD4F8" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="529FD4F8" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58BA1D36" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="58BA1D36" w14:textId="4C49A700" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>生活機構学専攻</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76FF88C4" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="76FF88C4" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F7C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>博士後期課程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="2775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="442EB379" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="442EB379" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>生活文化研究領域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EA814EE" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...20 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4EA814EE" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2137BE7D" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC6CD1F" w14:textId="660ED421" w:rsidR="006A7DF0" w:rsidRPr="00A2716A" w:rsidRDefault="00F72D36" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2716A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="7228A325" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w14:paraId="7228A325" w14:textId="6EB7D27C" w:rsidTr="003226FB">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1DEC7AA8" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="1DEC7AA8" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="142A42B2" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="142A42B2" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="344D5AF7" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="3686" w:type="dxa"/>
+          <w:p w14:paraId="344D5AF7" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16A78755" w14:textId="77777777" w:rsidR="006126EA" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="16A78755" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>人間社会研究領域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33FF73F0" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...20 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="33FF73F0" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A0F9088" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D12D00B" w14:textId="61ECDD9D" w:rsidR="006A7DF0" w:rsidRPr="00A2716A" w:rsidRDefault="00F72D36" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2716A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126EA" w:rsidRPr="00562F7C" w14:paraId="41AAC7F3" w14:textId="77777777" w:rsidTr="006126EA">
+      <w:tr w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w14:paraId="41AAC7F3" w14:textId="75C3E62C" w:rsidTr="003226FB">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1C07B84E" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="1C07B84E" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F365788" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="6F365788" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12C8FC63" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...10 lines deleted...]
-            <w:tcW w:w="3686" w:type="dxa"/>
+          <w:p w14:paraId="12C8FC63" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43871EBB" w14:textId="77777777" w:rsidR="006126EA" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
+          <w:p w14:paraId="43871EBB" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>生活科学研究領域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31B2D1B0" w14:textId="77777777" w:rsidR="006126EA" w:rsidRPr="00562F7C" w:rsidRDefault="006126EA" w:rsidP="00BA2365">
-[...20 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="31B2D1B0" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34231A0A" w14:textId="77777777" w:rsidR="006A7DF0" w:rsidRPr="00562F7C" w:rsidRDefault="006A7DF0" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77621E51" w14:textId="56FEB1E4" w:rsidR="006A7DF0" w:rsidRPr="00A2716A" w:rsidRDefault="00F72D36" w:rsidP="00BA2365">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2716A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4FC598B5" w14:textId="0183AAC4" w:rsidR="00AD3D06" w:rsidRPr="007C43AA" w:rsidRDefault="00656678" w:rsidP="007C43AA">
+    <w:p w14:paraId="4125A306" w14:textId="65515EE9" w:rsidR="00AD3D06" w:rsidRDefault="00A2716A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>※</w:t>
+      </w:r>
+      <w:r w:rsidR="0053178F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>注意：プロジェクタ使用希望者は</w:t>
+      </w:r>
+      <w:r w:rsidR="0053178F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>PC</w:t>
+      </w:r>
+      <w:r w:rsidR="0053178F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>と対応するケーブルをご持参ください。次頁</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2009">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>も必ず読んでください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E306FAD" w14:textId="77777777" w:rsidR="00FD2009" w:rsidRDefault="00FD2009"/>
+    <w:p w14:paraId="5BEBFC6A" w14:textId="676F38C0" w:rsidR="00166947" w:rsidRPr="00F626F0" w:rsidRDefault="00F72D36" w:rsidP="00EA3A95">
       <w:pPr>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C43AA">
-[...42 lines deleted...]
-      <w:r w:rsidRPr="00656678">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>該当欄に〇を付け、</w:t>
-[...164 lines deleted...]
-        <w:t>②</w:t>
+        <w:t>■</w:t>
       </w:r>
       <w:r w:rsidR="00856BFF" w:rsidRPr="00656678">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>７月期受験者のみ</w:t>
       </w:r>
       <w:r w:rsidR="00D071F4" w:rsidRPr="00656678">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>、ご回答ください。</w:t>
       </w:r>
       <w:r w:rsidR="00EA3A95">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -4630,63 +4715,70 @@
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5362"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="2401"/>
       </w:tblGrid>
       <w:tr w:rsidR="00856BFF" w14:paraId="54B88F59" w14:textId="77777777" w:rsidTr="00B20164">
         <w:trPr>
           <w:trHeight w:val="436"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5362" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="073F432E" w14:textId="77777777" w:rsidR="00F626F0" w:rsidRPr="009B14FE" w:rsidRDefault="00856BFF" w:rsidP="00F626F0">
+          <w:p w14:paraId="073F432E" w14:textId="655E431E" w:rsidR="00F626F0" w:rsidRPr="009B14FE" w:rsidRDefault="00856BFF" w:rsidP="00F626F0">
             <w:pPr>
               <w:ind w:leftChars="16" w:left="34"/>
               <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>後期入学を希望</w:t>
+            </w:r>
+            <w:r w:rsidR="00A2716A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>しますか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2100F8EE" w14:textId="77777777" w:rsidR="00856BFF" w:rsidRDefault="00856BFF" w:rsidP="00A749E3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>する</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5348,60 +5440,60 @@
         <w:t>の貸出はしません。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00370611" w14:textId="77777777" w:rsidR="00555DA5" w:rsidRPr="00555DA5" w:rsidRDefault="00555DA5" w:rsidP="006D700B">
       <w:pPr>
         <w:ind w:firstLineChars="177" w:firstLine="283"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00555DA5" w:rsidRPr="00555DA5" w:rsidSect="00592153">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="680" w:right="1134" w:bottom="851" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="291"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0057424E" w14:textId="77777777" w:rsidR="005A7036" w:rsidRDefault="005A7036" w:rsidP="006E0434">
+    <w:p w14:paraId="0C670991" w14:textId="77777777" w:rsidR="008D024D" w:rsidRDefault="008D024D" w:rsidP="006E0434">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="000245B9" w14:textId="77777777" w:rsidR="005A7036" w:rsidRDefault="005A7036" w:rsidP="006E0434">
+    <w:p w14:paraId="1A1FFD93" w14:textId="77777777" w:rsidR="008D024D" w:rsidRDefault="008D024D" w:rsidP="006E0434">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -5416,323 +5508,360 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
     <w:altName w:val="Noto Sans"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="065110A2" w14:textId="77777777" w:rsidR="005A7036" w:rsidRDefault="005A7036" w:rsidP="006E0434">
+    <w:p w14:paraId="6B7FFBBE" w14:textId="77777777" w:rsidR="008D024D" w:rsidRDefault="008D024D" w:rsidP="006E0434">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3427FE08" w14:textId="77777777" w:rsidR="005A7036" w:rsidRDefault="005A7036" w:rsidP="006E0434">
+    <w:p w14:paraId="46472B98" w14:textId="77777777" w:rsidR="008D024D" w:rsidRDefault="008D024D" w:rsidP="006E0434">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2847C3BE" w14:textId="77777777" w:rsidR="00A749E3" w:rsidRPr="000F3D86" w:rsidRDefault="00A749E3" w:rsidP="00C80B25">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000F3D86">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>提出書類－</w:t>
     </w:r>
     <w:r w:rsidR="007D4D54" w:rsidRPr="000F3D86">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>一般</w:t>
     </w:r>
     <w:r w:rsidRPr="000F3D86">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>④</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="642D29EF" w14:textId="77777777" w:rsidR="00A749E3" w:rsidRDefault="00A749E3" w:rsidP="00592153">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:spacing w:line="160" w:lineRule="exact"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="291"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E0434"/>
     <w:rsid w:val="000102E9"/>
     <w:rsid w:val="000436F4"/>
     <w:rsid w:val="00052A19"/>
     <w:rsid w:val="00072F44"/>
     <w:rsid w:val="000A17CB"/>
     <w:rsid w:val="000A5C4D"/>
     <w:rsid w:val="000B303C"/>
     <w:rsid w:val="000C5BD4"/>
     <w:rsid w:val="000D0647"/>
     <w:rsid w:val="000D631F"/>
+    <w:rsid w:val="000E1E37"/>
     <w:rsid w:val="000E5578"/>
     <w:rsid w:val="000F3D86"/>
     <w:rsid w:val="00112EF3"/>
+    <w:rsid w:val="0011309D"/>
     <w:rsid w:val="00126948"/>
+    <w:rsid w:val="00146D5A"/>
     <w:rsid w:val="001646B3"/>
     <w:rsid w:val="00166947"/>
+    <w:rsid w:val="00182737"/>
     <w:rsid w:val="001A033C"/>
     <w:rsid w:val="001A7F08"/>
     <w:rsid w:val="001B2447"/>
+    <w:rsid w:val="001D63DE"/>
     <w:rsid w:val="001E77FE"/>
     <w:rsid w:val="001F0279"/>
     <w:rsid w:val="002313F1"/>
     <w:rsid w:val="00266F83"/>
     <w:rsid w:val="00270FCE"/>
+    <w:rsid w:val="00281BEA"/>
+    <w:rsid w:val="00293FD8"/>
+    <w:rsid w:val="002B2810"/>
+    <w:rsid w:val="002C1399"/>
     <w:rsid w:val="002C6E7E"/>
+    <w:rsid w:val="003048DC"/>
     <w:rsid w:val="00306406"/>
     <w:rsid w:val="00317422"/>
+    <w:rsid w:val="003226FB"/>
     <w:rsid w:val="00323869"/>
+    <w:rsid w:val="00361D05"/>
     <w:rsid w:val="00366FFC"/>
     <w:rsid w:val="003719F2"/>
     <w:rsid w:val="00376129"/>
     <w:rsid w:val="00395B89"/>
     <w:rsid w:val="003A13F1"/>
+    <w:rsid w:val="003B1515"/>
     <w:rsid w:val="003F153A"/>
     <w:rsid w:val="00403B68"/>
     <w:rsid w:val="00420011"/>
     <w:rsid w:val="004241CB"/>
     <w:rsid w:val="00433583"/>
     <w:rsid w:val="00446946"/>
     <w:rsid w:val="00495728"/>
     <w:rsid w:val="00497E6F"/>
     <w:rsid w:val="004A0CE5"/>
     <w:rsid w:val="004A2EAB"/>
     <w:rsid w:val="004B378E"/>
     <w:rsid w:val="004E434F"/>
+    <w:rsid w:val="0053178F"/>
     <w:rsid w:val="00555DA5"/>
     <w:rsid w:val="00583A96"/>
     <w:rsid w:val="00592153"/>
+    <w:rsid w:val="00597B1D"/>
     <w:rsid w:val="005A13AE"/>
     <w:rsid w:val="005A7036"/>
     <w:rsid w:val="005A720A"/>
     <w:rsid w:val="005D6A66"/>
+    <w:rsid w:val="005E618A"/>
     <w:rsid w:val="006126EA"/>
     <w:rsid w:val="00614004"/>
     <w:rsid w:val="00656678"/>
     <w:rsid w:val="00672D7A"/>
     <w:rsid w:val="006A364C"/>
+    <w:rsid w:val="006A7DF0"/>
     <w:rsid w:val="006B33B8"/>
     <w:rsid w:val="006B3D43"/>
     <w:rsid w:val="006C3AA6"/>
     <w:rsid w:val="006D1A7F"/>
     <w:rsid w:val="006D437D"/>
     <w:rsid w:val="006D667E"/>
     <w:rsid w:val="006D700B"/>
     <w:rsid w:val="006E0434"/>
     <w:rsid w:val="00713776"/>
     <w:rsid w:val="0072442D"/>
     <w:rsid w:val="007311D0"/>
     <w:rsid w:val="00767A53"/>
     <w:rsid w:val="00773E44"/>
     <w:rsid w:val="00797F16"/>
     <w:rsid w:val="007C43AA"/>
     <w:rsid w:val="007D4D54"/>
     <w:rsid w:val="007D5B93"/>
+    <w:rsid w:val="007E2B87"/>
     <w:rsid w:val="007E60DA"/>
     <w:rsid w:val="00827AE4"/>
     <w:rsid w:val="00835EDE"/>
     <w:rsid w:val="00856BFF"/>
     <w:rsid w:val="008847FB"/>
     <w:rsid w:val="008875D6"/>
+    <w:rsid w:val="008920A1"/>
     <w:rsid w:val="008A1D59"/>
     <w:rsid w:val="008C4D70"/>
+    <w:rsid w:val="008D024D"/>
+    <w:rsid w:val="008D5728"/>
     <w:rsid w:val="008E4619"/>
     <w:rsid w:val="008F09A3"/>
     <w:rsid w:val="009012E1"/>
     <w:rsid w:val="00914183"/>
     <w:rsid w:val="009274D9"/>
     <w:rsid w:val="009614FD"/>
     <w:rsid w:val="0098022F"/>
     <w:rsid w:val="009930C6"/>
     <w:rsid w:val="009B14FE"/>
     <w:rsid w:val="009C01FF"/>
     <w:rsid w:val="009D29DA"/>
     <w:rsid w:val="009D444B"/>
     <w:rsid w:val="009F3C64"/>
     <w:rsid w:val="009F4B06"/>
     <w:rsid w:val="00A16A1E"/>
     <w:rsid w:val="00A25037"/>
+    <w:rsid w:val="00A2716A"/>
     <w:rsid w:val="00A3438A"/>
     <w:rsid w:val="00A411D9"/>
     <w:rsid w:val="00A50DA0"/>
     <w:rsid w:val="00A55B5B"/>
     <w:rsid w:val="00A617F4"/>
     <w:rsid w:val="00A67519"/>
     <w:rsid w:val="00A749E3"/>
     <w:rsid w:val="00A74E80"/>
+    <w:rsid w:val="00A92878"/>
     <w:rsid w:val="00AC661E"/>
     <w:rsid w:val="00AD3D06"/>
     <w:rsid w:val="00B015EA"/>
     <w:rsid w:val="00B20164"/>
     <w:rsid w:val="00B4305F"/>
     <w:rsid w:val="00B44633"/>
     <w:rsid w:val="00B760ED"/>
     <w:rsid w:val="00B81F14"/>
+    <w:rsid w:val="00B978D1"/>
     <w:rsid w:val="00BB7488"/>
     <w:rsid w:val="00BD5939"/>
     <w:rsid w:val="00BD7F36"/>
     <w:rsid w:val="00BE0329"/>
     <w:rsid w:val="00C0717B"/>
+    <w:rsid w:val="00C13885"/>
     <w:rsid w:val="00C2342A"/>
     <w:rsid w:val="00C32C8F"/>
+    <w:rsid w:val="00C32E21"/>
     <w:rsid w:val="00C44568"/>
     <w:rsid w:val="00C46AC4"/>
     <w:rsid w:val="00C742CD"/>
     <w:rsid w:val="00C80B25"/>
+    <w:rsid w:val="00C81857"/>
     <w:rsid w:val="00C962FD"/>
+    <w:rsid w:val="00CB105C"/>
     <w:rsid w:val="00CC6517"/>
     <w:rsid w:val="00CD4A81"/>
     <w:rsid w:val="00CF57EA"/>
     <w:rsid w:val="00D071F4"/>
     <w:rsid w:val="00D15860"/>
     <w:rsid w:val="00D33A40"/>
     <w:rsid w:val="00D54144"/>
+    <w:rsid w:val="00D57597"/>
     <w:rsid w:val="00D66EF6"/>
     <w:rsid w:val="00DB42F1"/>
+    <w:rsid w:val="00DC47E8"/>
+    <w:rsid w:val="00DC4D14"/>
     <w:rsid w:val="00DF4973"/>
+    <w:rsid w:val="00E13B05"/>
     <w:rsid w:val="00E23082"/>
     <w:rsid w:val="00E35978"/>
     <w:rsid w:val="00E43DD4"/>
     <w:rsid w:val="00E46A00"/>
     <w:rsid w:val="00E77E83"/>
     <w:rsid w:val="00E961A0"/>
     <w:rsid w:val="00EA3A95"/>
     <w:rsid w:val="00F10B11"/>
     <w:rsid w:val="00F1340D"/>
     <w:rsid w:val="00F45D77"/>
+    <w:rsid w:val="00F564E7"/>
     <w:rsid w:val="00F626F0"/>
+    <w:rsid w:val="00F72C38"/>
+    <w:rsid w:val="00F72D36"/>
     <w:rsid w:val="00FA1328"/>
     <w:rsid w:val="00FC2E9F"/>
+    <w:rsid w:val="00FD1417"/>
+    <w:rsid w:val="00FD2009"/>
     <w:rsid w:val="00FF08F4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7DCC3E7D"/>
   <w15:docId w15:val="{3DFFAD70-A502-4E96-A9D3-671BAC3A4133}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -6532,67 +6661,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68D4D248-ACD2-4FE3-8C61-DF41FDE586EC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>222</Words>
-  <Characters>1266</Characters>
+  <Words>215</Words>
+  <Characters>1232</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>一般④専攻・コース等申請書.docx</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company> </Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1486</CharactersWithSpaces>
+  <CharactersWithSpaces>1445</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>一般④専攻・コース等申請書.docx</dc:title>
   <dc:creator>aoyagi</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>